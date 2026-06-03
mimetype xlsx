--- v0 (2026-04-18)
+++ v1 (2026-06-03)
@@ -3772,56 +3772,56 @@
           <t>2025-12-20 17:15</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>Brandon kiew kwang yi / Arvin Arul Thevar</t>
+          <t xml:space="preserve">Brandon kiew kwang yi / Arvin Arul </t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>Desmond Yong Zhi Yan / Lee Yee Jat</t>
+          <t>Desmond Yong  / Lee Yee Jat</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>2025-12-20 17:15</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
@@ -4029,51 +4029,51 @@
           <t>Court 5</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>yap shau wei / Tommy Yap Ka Ho</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>Desmond Yong Zhi Yan / Lee Yee Jat</t>
+          <t>Desmond Yong  / Lee Yee Jat</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>2025-12-20 17:30</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
@@ -4281,51 +4281,51 @@
           <t>Court 5</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>Lee Yong Rui  / Kevin Lee Guan Hock</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>Brandon kiew kwang yi / Arvin Arul Thevar</t>
+          <t xml:space="preserve">Brandon kiew kwang yi / Arvin Arul </t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>2025-12-20 17:45</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
@@ -4533,51 +4533,51 @@
           <t>Court 5</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>yap shau wei / Tommy Yap Ka Ho</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>Brandon kiew kwang yi / Arvin Arul Thevar</t>
+          <t xml:space="preserve">Brandon kiew kwang yi / Arvin Arul </t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>2025-12-20 18:00</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
@@ -4612,51 +4612,51 @@
           <t>2025-12-20 18:00</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>Timothy Yip Tim Joon / See Ker-Vin</t>
+          <t>Timothy Yip  / See Ker-Vin</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
           <t>Suffian Bin Suratman / Nabil Ahnaf Bin Mohammad</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>2025-12-20 18:00</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
@@ -4780,51 +4780,51 @@
           <t>2025-12-20 18:15</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>Desmond Yong Zhi Yan / Lee Yee Jat</t>
+          <t>Desmond Yong  / Lee Yee Jat</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
           <t>Lee Yong Rui  / Kevin Lee Guan Hock</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>2025-12-20 18:15</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
@@ -4869,51 +4869,51 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>Lim ZhiQuan / Cham Ghim Guan</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>Timothy Yip Tim Joon / See Ker-Vin</t>
+          <t>Timothy Yip  / See Ker-Vin</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>2025-12-20 18:15</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
@@ -4953,51 +4953,51 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>Tan chen wei / Lee Jun hong</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>Timothy Yip Tim Joon / See Ker-Vin</t>
+          <t>Timothy Yip  / See Ker-Vin</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>2025-12-20 18:30</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
@@ -5158,51 +5158,51 @@
           <t>2025-12-20 19:00</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>Desmond Yong Zhi Yan / Lee Yee Jat</t>
+          <t>Desmond Yong  / Lee Yee Jat</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
           <t>Aziizul Hakiim Bin Mohd Zalahudin / Mohamad Al-Amin Bin Zainuddin</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>2025-12-20 19:00</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
@@ -5284,56 +5284,56 @@
           <t>2025-12-20 19:00</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>Timothy Yip Tim Joon / See Ker-Vin</t>
+          <t>Timothy Yip  / See Ker-Vin</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>Brandon kiew kwang yi / Arvin Arul Thevar</t>
+          <t xml:space="preserve">Brandon kiew kwang yi / Arvin Arul </t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t>2025-12-20 19:15</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
@@ -5499,51 +5499,51 @@
           <t>Court 5</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
           <t>Tengku Aliff Izhan / Muhammad Nur Harris Bin Mohd Nor Hisham</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>Timothy Yip Tim Joon / See Ker-Vin</t>
+          <t>Timothy Yip  / See Ker-Vin</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
           <t>2025-12-20 19:30</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
@@ -5620,98 +5620,98 @@
           <t>2025-12-20 20:00</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>Timothy Yip Tim Joon / See Ker-Vin</t>
+          <t>Timothy Yip  / See Ker-Vin</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
           <t>Tan kelvin / Cheah Seng Hin</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
           <t>2025-12-20 20:30</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
           <t>Final</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
           <t>Martin   / Ian Chang</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t>Timothy Yip Tim Joon / See Ker-Vin</t>
+          <t>Timothy Yip  / See Ker-Vin</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
           <t>2025-12-20 20:30</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">