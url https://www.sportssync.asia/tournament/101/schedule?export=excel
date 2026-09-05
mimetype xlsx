--- v1 (2026-06-03)
+++ v2 (2026-09-05)
@@ -837,51 +837,51 @@
           <t>Court 6</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>TAN YEAK CHENG / Hong Bee Yen</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>TIW MIN YUEN / Yap Yeh Ling</t>
+          <t>Tiw Min Yuen / Yap Yeh Ling</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>2025-12-20 09:30</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
@@ -1005,51 +1005,51 @@
           <t>Court 6</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>Chloe Goh / Low Shar Wynne</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>TIW MIN YUEN / Yap Yeh Ling</t>
+          <t>Tiw Min Yuen / Yap Yeh Ling</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>2025-12-20 09:45</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
@@ -1168,51 +1168,51 @@
           <t>2025-12-20 10:00</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>TIW MIN YUEN / Yap Yeh Ling</t>
+          <t>Tiw Min Yuen / Yap Yeh Ling</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t xml:space="preserve">Pang Xuan Yin / Michelle Soh Ker Sing </t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>2025-12-20 10:00</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
@@ -1420,51 +1420,51 @@
           <t>2025-12-20 10:15</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>TIW MIN YUEN / Yap Yeh Ling</t>
+          <t>Tiw Min Yuen / Yap Yeh Ling</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>Rei / Lau Jiayi</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>2025-12-20 10:45</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
@@ -3772,51 +3772,51 @@
           <t>2025-12-20 17:15</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t xml:space="preserve">Brandon kiew kwang yi / Arvin Arul </t>
+          <t>Brandon kiew kwang yi / ARVIN</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
           <t>Desmond Yong  / Lee Yee Jat</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>2025-12-20 17:15</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
@@ -4281,51 +4281,51 @@
           <t>Court 5</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>Lee Yong Rui  / Kevin Lee Guan Hock</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t xml:space="preserve">Brandon kiew kwang yi / Arvin Arul </t>
+          <t>Brandon kiew kwang yi / ARVIN</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>2025-12-20 17:45</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
@@ -4533,51 +4533,51 @@
           <t>Court 5</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>yap shau wei / Tommy Yap Ka Ho</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t xml:space="preserve">Brandon kiew kwang yi / Arvin Arul </t>
+          <t>Brandon kiew kwang yi / ARVIN</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>2025-12-20 18:00</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
@@ -5289,51 +5289,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
           <t>Timothy Yip  / See Ker-Vin</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t xml:space="preserve">Brandon kiew kwang yi / Arvin Arul </t>
+          <t>Brandon kiew kwang yi / ARVIN</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t>2025-12-20 19:15</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">