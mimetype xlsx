--- v0 (2026-06-03)
+++ v1 (2026-09-02)
@@ -837,51 +837,51 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>Low Hong Liang  / Muhammad Ridhwan Bin Mohd Nazri</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>Yap Wei Han / Tze Han Pua</t>
+          <t>Wei Han Yap / Tze Han Pua</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>2025-12-07 08:15</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
@@ -1299,51 +1299,51 @@
           <t>Court 5</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>Lim Jin Liang / HOO JIA HUI</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>Seah Poi Yak / Kasper Müller Nielsen</t>
+          <t>Wilson Seah / Kasper Müller Nielsen</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>2025-12-07 08:30</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
@@ -1425,51 +1425,51 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>Gan Yong Seng / CHAN JIA HAO</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>Yap Wei Han / Tze Han Pua</t>
+          <t>Wei Han Yap / Tze Han Pua</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>2025-12-07 08:45</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
@@ -1887,51 +1887,51 @@
           <t>Court 5</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>Tan Kean Hwa / Ooi Chee Hou</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>Seah Poi Yak / Kasper Müller Nielsen</t>
+          <t>Wilson Seah / Kasper Müller Nielsen</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>2025-12-07 09:00</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
@@ -2475,51 +2475,51 @@
           <t>Court 5</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>Ho Kin Fai / Yap Chee Kian</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>Seah Poi Yak / Kasper Müller Nielsen</t>
+          <t>Wilson Seah / Kasper Müller Nielsen</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>2025-12-07 09:30</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
@@ -2596,51 +2596,51 @@
           <t>2025-12-07 09:45</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>Yap Wei Han / Tze Han Pua</t>
+          <t>Wei Han Yap / Tze Han Pua</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
           <t>Max teh yong wei / Kelvin teh tatt wei</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>2025-12-07 09:45</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
@@ -3646,51 +3646,51 @@
           <t>2025-12-07 10:30</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>Seah Poi Yak / Kasper Müller Nielsen</t>
+          <t>Wilson Seah / Kasper Müller Nielsen</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
           <t>Allan chong Han ling / XK</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>2025-12-07 10:30</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
@@ -3772,51 +3772,51 @@
           <t>2025-12-07 10:45</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>Yap Wei Han / Tze Han Pua</t>
+          <t>Wei Han Yap / Tze Han Pua</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
           <t>Mohd zaini bin itam / Azri Zulkafperi</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>2025-12-07 10:45</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
@@ -4659,51 +4659,51 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>ALVIN WONG SHEN YANG / Alvis Wong Shen Jie</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>Yap Wei Han / Tze Han Pua</t>
+          <t>Wei Han Yap / Tze Han Pua</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>2025-12-07 11:30</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
@@ -4822,51 +4822,51 @@
           <t>2025-12-07 11:30</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>Seah Poi Yak / Kasper Müller Nielsen</t>
+          <t>Wilson Seah / Kasper Müller Nielsen</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
           <t>Lee ken / Siow Wai Hoe</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>2025-12-07 11:30</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
@@ -5751,51 +5751,51 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
           <t>Yong Zhi Wan / Tan Cheng Chin</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>Foo Kit Yin / Seah Poi Yak</t>
+          <t>Joyce Foo / Wilson Seah</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
           <t>2025-12-07 15:00</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
@@ -6255,51 +6255,51 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
           <t>Fong Hiong Wah / Siew Mei Qi</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
-          <t>Foo Kit Yin / Seah Poi Yak</t>
+          <t>Joyce Foo / Wilson Seah</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
           <t>2025-12-07 15:30</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
@@ -7006,51 +7006,51 @@
           <t>2025-12-07 16:15</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
-          <t>Foo Kit Yin / Seah Poi Yak</t>
+          <t>Joyce Foo / Wilson Seah</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
           <t xml:space="preserve">Allan chong Han ling / Richelle Pepene </t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
           <t>2025-12-07 16:15</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
@@ -7893,51 +7893,51 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
           <t>Goh Mee Cheng / Goh Siong Chong</t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
-          <t>Foo Kit Yin / Seah Poi Yak</t>
+          <t>Joyce Foo / Wilson Seah</t>
         </is>
       </c>
       <c r="H180" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
           <t>2025-12-07 17:15</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">