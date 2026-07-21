--- v0 (2026-06-05)
+++ v1 (2026-07-21)
@@ -832,51 +832,51 @@
           <t>2025-12-07 09:10</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>Shareena Abdul Halim / Nur Amiera Azira bt Azmi</t>
+          <t>Shareena Halim / Nur Amiera Azira bt Azmi</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
           <t>Raja Ainun Shamilla binti Raja Ahmad Sheridan / Nora Azilah M Zali</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>2025-12-07 09:20</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
@@ -1131,51 +1131,51 @@
           <t>Court 8</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>AISYAH INANI BTE MOHD SAAD / MONA LIZA BINTI ABU</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>Norsabrina Binti Noorul Hisham / Farah Nabila binti Mohd Faiz</t>
+          <t>Sabrina Hisham / Farah Nabila binti Mohd Faiz</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>2025-12-07 09:30</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
@@ -1840,51 +1840,51 @@
           <t>2025-12-07 10:10</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>Shareena Abdul Halim / Nur Amiera Azira bt Azmi</t>
+          <t>Shareena Halim / Nur Amiera Azira bt Azmi</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
           <t>Zaheera Abdul Ghani / Syazwani Mohd Yusop</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>2025-12-07 10:20</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
@@ -2139,51 +2139,51 @@
           <t>Court 8</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>Amira Sabri / Syahirah Binti Shahnon</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>Norsabrina Binti Noorul Hisham / Farah Nabila binti Mohd Faiz</t>
+          <t>Sabrina Hisham / Farah Nabila binti Mohd Faiz</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>2025-12-07 10:30</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
@@ -3142,98 +3142,98 @@
           <t>2025-12-07 11:30</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>Norsabrina Binti Noorul Hisham / Farah Nabila binti Mohd Faiz</t>
+          <t>Sabrina Hisham / Farah Nabila binti Mohd Faiz</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
           <t>Elfie / NUR SAHIRA BINTI MOHD PUZI</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>2025-12-07 11:30</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>Elia suhana binti ahmad / Aliaa Nadira Binti Zainuddin</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>Shareena Abdul Halim / Nur Amiera Azira bt Azmi</t>
+          <t>Shareena Halim / Nur Amiera Azira bt Azmi</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>2025-12-07 11:40</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
@@ -3525,51 +3525,51 @@
           <t>Court 9</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>Ng Siew Kuam / Hoo Hiew Thong</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>Shareena Abdul Halim / Nur Amiera Azira bt Azmi</t>
+          <t>Shareena Halim / Nur Amiera Azira bt Azmi</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>2025-12-07 12:00</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
@@ -3814,51 +3814,51 @@
           <t>2025-12-07 12:10</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>Norsabrina Binti Noorul Hisham / Farah Nabila binti Mohd Faiz</t>
+          <t>Sabrina Hisham / Farah Nabila binti Mohd Faiz</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
           <t>Yong phui wan  / Khoo Hui Chin</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>2025-12-07 12:10</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
@@ -3903,51 +3903,51 @@
           <t>Court 6</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>Wong Siew Yien / Loy pei ching</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>Shareena Abdul Halim / Nur Amiera Azira bt Azmi</t>
+          <t>Shareena Halim / Nur Amiera Azira bt Azmi</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>2025-12-07 12:20</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
@@ -3987,51 +3987,51 @@
           <t>Court 8</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>Nurul Afiqah Md Yusoff / Zahlini Hambali</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>Norsabrina Binti Noorul Hisham / Farah Nabila binti Mohd Faiz</t>
+          <t>Sabrina Hisham / Farah Nabila binti Mohd Faiz</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>2025-12-07 12:20</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
@@ -4276,51 +4276,51 @@
           <t>2025-12-07 12:40</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>Norsabrina Binti Noorul Hisham / Farah Nabila binti Mohd Faiz</t>
+          <t>Sabrina Hisham / Farah Nabila binti Mohd Faiz</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
           <t>Asha Merican / Nur dahlia bt ahmad rizal</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>2025-12-07 12:40</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">