--- v0 (2026-06-03)
+++ v1 (2026-09-02)
@@ -879,51 +879,51 @@
           <t>Court N</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>Tan Yao Yang / Eddie Tai</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>Sim Han Wei / Lo Cheng Joe</t>
+          <t>Sim Han Wei / Jo</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>2025-12-07 09:45</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Court K</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
@@ -1635,51 +1635,51 @@
           <t>Court N</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>CHEN ZHI NENG / Lian Wen Yuan</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>Sim Han Wei / Lo Cheng Joe</t>
+          <t>Sim Han Wei / Jo</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>2025-12-07 10:30</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Court K</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
@@ -2386,51 +2386,51 @@
           <t>2025-12-07 11:15</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Court N</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>Sim Han Wei / Lo Cheng Joe</t>
+          <t>Sim Han Wei / Jo</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
           <t>Lee Wei Han / Tan Kok Fong</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>2025-12-07 11:15</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>Court K</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
@@ -2848,51 +2848,51 @@
           <t>2025-12-07 11:45</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>Court I</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>Sim Han Wei / Lo Cheng Joe</t>
+          <t>Sim Han Wei / Jo</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
           <t>Teow Zhi Sen / Loi Daeson</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>2025-12-07 11:45</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>Court N</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
@@ -3352,51 +3352,51 @@
           <t>2025-12-07 12:15</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>Court I</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>Sim Han Wei / Lo Cheng Joe</t>
+          <t>Sim Han Wei / Jo</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
           <t xml:space="preserve">LAU KIAN GIAP / Nyia See Thai </t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>2025-12-07 12:15</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>Court N</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
@@ -3861,51 +3861,51 @@
           <t>Court I</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>Marcus Lim Lih-Yang / Tham Seng Mun</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>Sim Han Wei / Lo Cheng Joe</t>
+          <t>Sim Han Wei / Jo</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>2025-12-07 12:45</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>Court N</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
@@ -4612,98 +4612,98 @@
           <t>2025-12-07 14:30</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>Tan Wei Ting / lim pek en</t>
+          <t>Esther Tan / lim pek en</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
           <t>SUSAN teh Nyong Moy / Jessica Tan Lay Loo</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>2025-12-07 14:45</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>Court D</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>Alaynna / Zoe Kee Chung Sze</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>Y H / Poh Min Ting</t>
+          <t>Yu Hang / Poh Min Ting</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>2025-12-07 14:45</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>Court I</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
@@ -4911,51 +4911,51 @@
           <t>Court D</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>Yap Zhen / Er Juck Cha</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>Y H / Poh Min Ting</t>
+          <t>Yu Hang / Poh Min Ting</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>2025-12-07 15:00</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>Court I</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
@@ -5074,51 +5074,51 @@
           <t>2025-12-07 15:00</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>Tan Wei Ting / lim pek en</t>
+          <t>Esther Tan / lim pek en</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
           <t>Carmille Wong Szu Yen  / DAYA SHAMSUDDIN</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>2025-12-07 15:00</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
@@ -5163,51 +5163,51 @@
           <t>Court D</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
           <t>Mei Low / Lee Kar Yee</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>Y H / Poh Min Ting</t>
+          <t>Yu Hang / Poh Min Ting</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>2025-12-07 15:15</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>Court I</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
@@ -5373,93 +5373,93 @@
           <t>Court 5</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
           <t>Jaymaine / Selina Loh Hor Yan</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>Tan Wei Ting / lim pek en</t>
+          <t>Esther Tan / lim pek en</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
           <t>2025-12-07 15:30</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>Court D</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
           <t>Badariah binti Zainal Abidin / Carol Ng</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>Y H / Poh Min Ting</t>
+          <t>Yu Hang / Poh Min Ting</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
           <t>2025-12-07 15:30</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>Court I</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
@@ -5625,51 +5625,51 @@
           <t>Court 5</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
           <t>Jia Chan / Faith Nathene Cham</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>Tan Wei Ting / lim pek en</t>
+          <t>Esther Tan / lim pek en</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
           <t>2025-12-07 15:45</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>Court D</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
@@ -5746,51 +5746,51 @@
           <t>2025-12-07 15:45</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>Court N</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>Y H / Poh Min Ting</t>
+          <t>Yu Hang / Poh Min Ting</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
           <t>Hia Lee Ann Christine / Djajalie Klaudia</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
           <t>2025-12-07 15:45</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>Court K</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
@@ -5877,51 +5877,51 @@
           <t>Court 5</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
           <t>Alice Loo Lian Qi / Sera Soh Sha Mae</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>Tan Wei Ting / lim pek en</t>
+          <t>Esther Tan / lim pek en</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
           <t>2025-12-07 16:00</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>Court D</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
@@ -6129,51 +6129,51 @@
           <t>Court 5</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
           <t>Lim poh suan / Samantha Wong</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
-          <t>Tan Wei Ting / lim pek en</t>
+          <t>Esther Tan / lim pek en</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
           <t>2025-12-07 16:15</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>Court D</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
@@ -6208,51 +6208,51 @@
           <t>2025-12-07 16:15</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>Court I</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>Y H / Poh Min Ting</t>
+          <t>Yu Hang / Poh Min Ting</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
           <t>Leong Hui Yee / Maria Delia Lau "Jing"</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
           <t>2025-12-07 16:15</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>Court N</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
@@ -6586,51 +6586,51 @@
           <t>2025-12-07 16:30</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>Tan Wei Ting / lim pek en</t>
+          <t>Esther Tan / lim pek en</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
           <t>Lynn / Serena Gan</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
           <t>2025-12-07 16:30</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
@@ -6670,51 +6670,51 @@
           <t>2025-12-07 16:45</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
           <t>Court D</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
-          <t>Y H / Poh Min Ting</t>
+          <t>Yu Hang / Poh Min Ting</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
           <t>kerk jie yi / Tay Zhi Han</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
           <t>2025-12-07 16:45</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">