--- v0 (2025-12-20)
+++ v1 (2026-06-11)
@@ -2638,51 +2638,51 @@
           <t>2025-12-14 14:00</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>NOOR AZILA HARYANTI BINTI ZANUDIN / Nurul Athira Binti Mohd Hassan</t>
+          <t>NOOR AZILA HARYANTI BINTI ZANUDIN / Tyrahssn</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
           <t>Fadhilah Mahmud / Muna Munirah</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>2025-12-14 14:15</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
@@ -2722,51 +2722,51 @@
           <t>2025-12-14 14:15</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>Nurul alia  / Nur Aisyah</t>
+          <t>Nurul alia zainudin / Nur Aisyah</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
           <t>Ng wei kee / Adnise Kaa</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>2025-12-14 14:15</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
@@ -3058,51 +3058,51 @@
           <t>2025-12-14 14:30</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>NOOR AZILA HARYANTI BINTI ZANUDIN / Nurul Athira Binti Mohd Hassan</t>
+          <t>NOOR AZILA HARYANTI BINTI ZANUDIN / Tyrahssn</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
           <t>Fatin Wahidah Binti Abdul Mutalib / Nurul Qistina binti Nordin</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>2025-12-14 14:45</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
@@ -3147,51 +3147,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>Aliaa Sharif / Siti Fairuz Che Othman</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>Nurul alia  / Nur Aisyah</t>
+          <t>Nurul alia zainudin / Nur Aisyah</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>2025-12-14 14:45</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
@@ -3357,51 +3357,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>lily suriana / Nur Aqilah binti Mohd Razali</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>Nurul alia  / Nur Aisyah</t>
+          <t>Nurul alia zainudin / Nur Aisyah</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>2025-12-14 15:00</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
@@ -3478,51 +3478,51 @@
           <t>2025-12-14 15:00</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>NOOR AZILA HARYANTI BINTI ZANUDIN / Nurul Athira Binti Mohd Hassan</t>
+          <t>NOOR AZILA HARYANTI BINTI ZANUDIN / Tyrahssn</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
           <t>YEE ZHEN NI / YONG SOK JING</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>2025-12-14 15:15</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
@@ -3735,51 +3735,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>Ng wei kee / Adnise Kaa</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>NOOR AZILA HARYANTI BINTI ZANUDIN / Nurul Athira Binti Mohd Hassan</t>
+          <t>NOOR AZILA HARYANTI BINTI ZANUDIN / Tyrahssn</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>2025-12-14 15:30</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">