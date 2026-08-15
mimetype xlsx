--- v1 (2026-07-01)
+++ v2 (2026-08-15)
@@ -664,51 +664,51 @@
           <t>2025-12-27 09:00</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>Chester Lim VQ / Raymond Tan</t>
+          <t xml:space="preserve"> VQ / Raymond Tan</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>Goh how tzan / Steven Mah</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>2025-12-27 09:00</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
@@ -1294,51 +1294,51 @@
           <t>2025-12-27 09:30</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>Benjamin Lim Joon Liang / W.Keong</t>
+          <t>[Leapmotor] Benj Lim / W.Keong</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>Jeffri Tahir / Nicky</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>2025-12-27 09:30</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
@@ -1672,51 +1672,51 @@
           <t>2025-12-27 09:45</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>Chester Lim VQ / Raymond Tan</t>
+          <t xml:space="preserve"> VQ / Raymond Tan</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t xml:space="preserve">Cheung kwong hoong / Ong yie yang </t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>2025-12-27 09:45</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
@@ -1966,51 +1966,51 @@
           <t>2025-12-27 10:00</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>Benjamin Lim Joon Liang / W.Keong</t>
+          <t>[Leapmotor] Benj Lim / W.Keong</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
           <t>TEE KIAN CHUAN / IBRAHIM IDHAM BIN KHALIB</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>2025-12-27 10:00</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
@@ -2638,51 +2638,51 @@
           <t>2025-12-27 10:30</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>Benjamin Lim Joon Liang / W.Keong</t>
+          <t>[Leapmotor] Benj Lim / W.Keong</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
           <t>Yap Wai Yang / Kok Yin Loon</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>2025-12-27 10:30</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
@@ -2979,51 +2979,51 @@
           <t>Court 5</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>robert ling kuok hie / Wong tai fung</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>Chester Lim VQ / Raymond Tan</t>
+          <t xml:space="preserve"> VQ / Raymond Tan</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>2025-12-27 10:45</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
@@ -3226,98 +3226,98 @@
           <t>2025-12-27 11:00</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>Benjamin Lim Joon Liang / W.Keong</t>
+          <t>[Leapmotor] Benj Lim / W.Keong</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
           <t xml:space="preserve">CHEN CHER YEAN / Goh Cheong Ping </t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>2025-12-27 11:00</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>Goh Jason / YewHongSheng</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>Chester Lim VQ / Raymond Tan</t>
+          <t xml:space="preserve"> VQ / Raymond Tan</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>2025-12-27 11:00</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
@@ -3772,98 +3772,98 @@
           <t>2025-12-27 12:00</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>Benjamin Lim Joon Liang / W.Keong</t>
+          <t>[Leapmotor] Benj Lim / W.Keong</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
           <t>Tengku Mohamad Razreen / Mohamad Akmal Ariff Bin Mohamad Salleh</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>2025-12-27 12:00</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>Azril Adib Bin Asmadi / Mohamad Syahmi Damia Mohamad Nor</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>Chester Lim VQ / Raymond Tan</t>
+          <t xml:space="preserve"> VQ / Raymond Tan</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>2025-12-27 12:00</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">