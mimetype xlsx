--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -1047,51 +1047,51 @@
           <t>Court Premier 1</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>Mirza Ashraf bin Azmi / Wong wen kuang</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>jimhangchiyan / Lee Boon Kiat</t>
+          <t>chiyan / Lee Boon Kiat</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>2026-01-17 09:45</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Court Premier 2</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
@@ -1546,51 +1546,51 @@
           <t>2026-01-17 10:30</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Court Premier 1</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>jimhangchiyan / Lee Boon Kiat</t>
+          <t>chiyan / Lee Boon Kiat</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
           <t xml:space="preserve">Choo Zhi Wen Kevin / Isaac Chew </t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>2026-01-17 10:30</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Court Premier 2</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
@@ -1887,51 +1887,51 @@
           <t>Court Premier 1</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>Benedict Chan Sheng An / Wong Khee Chun</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>jimhangchiyan / Lee Boon Kiat</t>
+          <t>chiyan / Lee Boon Kiat</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>2026-01-17 11:00</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>Court Premier 2</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
@@ -2848,51 +2848,51 @@
           <t>2026-01-17 13:30</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>Court Premier 1</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>JU BRIGHT / Joey Cheng</t>
+          <t>[AJAK x PIQ] Ju Bright / Joey Cheng</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
           <t>Jamie Ong / Erica Khoo Pei Shan</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>2026-01-17 13:30</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>Court Premier 2</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
@@ -2937,51 +2937,51 @@
           <t>Court Indoor 1</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>Voon Suwen / Lim yi wen</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>Effreeza binti Mohamad / 芝有沙</t>
+          <t>Effreeza binti Mohamad / Arisa Shiba</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>2026-01-17 13:30</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>Court Indoor 2</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
@@ -3100,51 +3100,51 @@
           <t>2026-01-17 13:45</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>Court Indoor 1</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>JU BRIGHT / Joey Cheng</t>
+          <t>[AJAK x PIQ] Ju Bright / Joey Cheng</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
           <t>Jasmine Sia  / HOE SHI YUN</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>2026-01-17 13:45</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>Court Indoor 2</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
@@ -3226,51 +3226,51 @@
           <t>2026-01-17 14:00</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>Court Premier 2</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>Effreeza binti Mohamad / 芝有沙</t>
+          <t>Effreeza binti Mohamad / Arisa Shiba</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
           <t>NGU HUEY WEN / Kong Li-Ann</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>2026-01-17 14:00</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>Court Indoor 1</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
@@ -3352,51 +3352,51 @@
           <t>2026-01-17 14:15</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>Court Premier 1</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>JU BRIGHT / Joey Cheng</t>
+          <t>[AJAK x PIQ] Ju Bright / Joey Cheng</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
           <t>Melissa  / Melissa Pong</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>2026-01-17 14:15</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>Court Premier 2</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
@@ -3483,51 +3483,51 @@
           <t>Court Indoor 2</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>Alaynna / SUSAN teh Nyong Moy</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>Effreeza binti Mohamad / 芝有沙</t>
+          <t>Effreeza binti Mohamad / Arisa Shiba</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>2026-01-17 14:30</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>Court Premier 1</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
@@ -3735,51 +3735,51 @@
           <t>Court Premier 2</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>Megan Layla Foo / Chan Yu Chi</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>JU BRIGHT / Joey Cheng</t>
+          <t>[AJAK x PIQ] Ju Bright / Joey Cheng</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>2026-01-17 15:00</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>Court Premier 1</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
@@ -4066,51 +4066,51 @@
           <t>2026-01-17 16:00</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>Court Indoor 2</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t xml:space="preserve">JU BRIGHT / Benjamin Choong Myi Yang </t>
+          <t xml:space="preserve">[AJAK x PIQ] Ju Bright / Benjamin Choong Myi Yang </t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
           <t xml:space="preserve">chajunhao / Chia Jia Xin </t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>2026-01-17 16:15</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>Court Premier 1</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
@@ -4402,51 +4402,51 @@
           <t>2026-01-17 16:30</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>Court Indoor 2</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t xml:space="preserve">JU BRIGHT / Benjamin Choong Myi Yang </t>
+          <t xml:space="preserve">[AJAK x PIQ] Ju Bright / Benjamin Choong Myi Yang </t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
           <t>Ryan Ong Venking / Sara Ong Karmen</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>2026-01-17 16:45</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>Court Premier 1</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
@@ -4738,51 +4738,51 @@
           <t>2026-01-17 17:00</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>Court Indoor 2</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t xml:space="preserve">JU BRIGHT / Benjamin Choong Myi Yang </t>
+          <t xml:space="preserve">[AJAK x PIQ] Ju Bright / Benjamin Choong Myi Yang </t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
           <t>LOW JUN HONG / Tee Wei Yhin</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>2026-01-17 17:15</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>Court Premier 1</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
@@ -8644,51 +8644,51 @@
           <t>2026-01-18 10:45</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
           <t>Court Indoor 1</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
           <t>Women's Singles</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E198" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F198" t="inlineStr">
         <is>
-          <t>JAYMIE NGOW ZI XUAN</t>
+          <t>[LEAPMOTOR] JAYMIE</t>
         </is>
       </c>
       <c r="G198" t="inlineStr">
         <is>
           <t>Selene Seh Xin Leng</t>
         </is>
       </c>
       <c r="H198" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
           <t>2026-01-18 10:45</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
           <t>Court Indoor 2</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
@@ -8980,51 +8980,51 @@
           <t>2026-01-18 11:15</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
           <t>Court Indoor 1</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
           <t>Women's Singles</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F206" t="inlineStr">
         <is>
-          <t>JAYMIE NGOW ZI XUAN</t>
+          <t>[LEAPMOTOR] JAYMIE</t>
         </is>
       </c>
       <c r="G206" t="inlineStr">
         <is>
           <t>Teoh Rui Wen</t>
         </is>
       </c>
       <c r="H206" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
           <t>2026-01-18 11:15</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
           <t>Court Indoor 2</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
@@ -9316,51 +9316,51 @@
           <t>2026-01-18 11:45</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
           <t>Court Indoor 1</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
           <t>Women's Singles</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E214" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F214" t="inlineStr">
         <is>
-          <t>JAYMIE NGOW ZI XUAN</t>
+          <t>[LEAPMOTOR] JAYMIE</t>
         </is>
       </c>
       <c r="G214" t="inlineStr">
         <is>
           <t xml:space="preserve">ZARITH SOFIA BT AHMAD NASARUDDIN </t>
         </is>
       </c>
       <c r="H214" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
           <t>2026-01-18 11:45</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
           <t>Court Indoor 2</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
@@ -9526,51 +9526,51 @@
           <t>2026-01-18 12:00</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
           <t>Court Indoor 2</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
           <t>Women's Singles</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F219" t="inlineStr">
         <is>
-          <t>JAYMIE NGOW ZI XUAN</t>
+          <t>[LEAPMOTOR] JAYMIE</t>
         </is>
       </c>
       <c r="G219" t="inlineStr">
         <is>
           <t xml:space="preserve">Kaitlyn Koh </t>
         </is>
       </c>
       <c r="H219" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
           <t>2026-01-18 12:15</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
           <t>Court Premier 1</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
@@ -9741,51 +9741,51 @@
           <t>Court Premier 1</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
           <t>Women's Singles</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E224" t="inlineStr">
         <is>
           <t>Final</t>
         </is>
       </c>
       <c r="F224" t="inlineStr">
         <is>
           <t>Delisha Amanda Binti Muhamad Ezuwan</t>
         </is>
       </c>
       <c r="G224" t="inlineStr">
         <is>
-          <t>JAYMIE NGOW ZI XUAN</t>
+          <t>[LEAPMOTOR] JAYMIE</t>
         </is>
       </c>
       <c r="H224" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
           <t>2026-01-18 12:30</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
           <t>Court Premier 2</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
           <t>Women's Singles</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
@@ -10534,51 +10534,51 @@
           <t>2026-01-18 13:45</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
           <t>Court Indoor 2</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E243" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F243" t="inlineStr">
         <is>
-          <t>Bastian basas / Gareth Lim Hao Zhe</t>
+          <t>[e23]Bastian basas / Gareth Lim Hao Zhe</t>
         </is>
       </c>
       <c r="G243" t="inlineStr">
         <is>
           <t>Aston Liew Ze Khai  / Tan Zhi Zhe</t>
         </is>
       </c>
       <c r="H243" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
           <t>2026-01-18 14:00</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
           <t>Court Premier 1</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
@@ -10875,93 +10875,93 @@
           <t>Court Indoor 2</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D251" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E251" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F251" t="inlineStr">
         <is>
           <t>Owen Lim Zun Wen / Low Vern Hao</t>
         </is>
       </c>
       <c r="G251" t="inlineStr">
         <is>
-          <t>Bastian basas / Gareth Lim Hao Zhe</t>
+          <t>[e23]Bastian basas / Gareth Lim Hao Zhe</t>
         </is>
       </c>
       <c r="H251" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
           <t>2026-01-18 14:30</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
           <t>Court Premier 1</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D252" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E252" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F252" t="inlineStr">
         <is>
           <t>Darius Foo Chuan Jun / Nattanan Gow</t>
         </is>
       </c>
       <c r="G252" t="inlineStr">
         <is>
-          <t>Bastian basas / Gareth Lim Hao Zhe</t>
+          <t>[e23]Bastian basas / Gareth Lim Hao Zhe</t>
         </is>
       </c>
       <c r="H252" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
           <t>2026-01-18 14:30</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
           <t>Court Premier 2</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D253" t="inlineStr">
@@ -11206,51 +11206,51 @@
           <t>2026-01-18 15:00</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
           <t>Court Premier 2</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D259" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E259" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F259" t="inlineStr">
         <is>
-          <t>Bastian basas / Gareth Lim Hao Zhe</t>
+          <t>[e23]Bastian basas / Gareth Lim Hao Zhe</t>
         </is>
       </c>
       <c r="G259" t="inlineStr">
         <is>
           <t>Isaac Lim Yong Quan / Tan Fu Zheng</t>
         </is>
       </c>
       <c r="H259" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
           <t>2026-01-18 15:00</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
           <t>Court Indoor 1</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
@@ -11668,140 +11668,140 @@
           <t>2026-01-18 15:45</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
           <t>Court Indoor 2</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D270" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E270" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F270" t="inlineStr">
         <is>
-          <t>JAYMIE NGOW ZI XUAN / JAYDEN NGOW YU XUAN</t>
+          <t>[LEAPMOTOR] JAYMIE / JAYDEN NGOW YU XUAN</t>
         </is>
       </c>
       <c r="G270" t="inlineStr">
         <is>
           <t>Elton Liew Ze Thong  / Adriana Marissa Rania Binti Abdullah</t>
         </is>
       </c>
       <c r="H270" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr">
         <is>
           <t>2026-01-18 16:00</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
           <t>Court Outdoor 1</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D271" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E271" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F271" t="inlineStr">
         <is>
           <t>Yong Yoong seng / Keng Sing</t>
         </is>
       </c>
       <c r="G271" t="inlineStr">
         <is>
-          <t>Arvin Arul  / Brandon kiew kwang yi</t>
+          <t>ARVIN / Brandon kiew kwang yi</t>
         </is>
       </c>
       <c r="H271" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
           <t>2026-01-18 16:00</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
           <t>Court Outdoor 2</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D272" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E272" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F272" t="inlineStr">
         <is>
           <t>Ian Chang / Chuah Di Kye</t>
         </is>
       </c>
       <c r="G272" t="inlineStr">
         <is>
-          <t>Teh LK / Pua Kian Jie</t>
+          <t>LKTeh  / Pua Kian Jie</t>
         </is>
       </c>
       <c r="H272" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr">
         <is>
           <t>2026-01-18 16:00</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
           <t>Court Premier 1</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D273" t="inlineStr">
@@ -11925,51 +11925,51 @@
           <t>Court Indoor 2</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D276" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E276" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F276" t="inlineStr">
         <is>
           <t>Nurul Afrin Kaiyisah Binti Hamrizan / MUHAMMAD ADAM RIFQY BIN MOHD HANAFIAH</t>
         </is>
       </c>
       <c r="G276" t="inlineStr">
         <is>
-          <t>JAYMIE NGOW ZI XUAN / JAYDEN NGOW YU XUAN</t>
+          <t>[LEAPMOTOR] JAYMIE / JAYDEN NGOW YU XUAN</t>
         </is>
       </c>
       <c r="H276" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr">
         <is>
           <t>2026-01-18 16:15</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
           <t>Court Premier 1</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D277" t="inlineStr">
@@ -12051,51 +12051,51 @@
           <t>Court Indoor 1</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D279" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E279" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F279" t="inlineStr">
         <is>
           <t>CHAN KAH JUN / Selene Seh Xin Leng</t>
         </is>
       </c>
       <c r="G279" t="inlineStr">
         <is>
-          <t>JAYMIE NGOW ZI XUAN / JAYDEN NGOW YU XUAN</t>
+          <t>[LEAPMOTOR] JAYMIE / JAYDEN NGOW YU XUAN</t>
         </is>
       </c>
       <c r="H279" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr">
         <is>
           <t>2026-01-18 16:15</t>
         </is>
       </c>
       <c r="B280" t="inlineStr">
         <is>
           <t>Court Indoor 2</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D280" t="inlineStr">
@@ -12550,51 +12550,51 @@
           <t>2026-01-18 17:15</t>
         </is>
       </c>
       <c r="B291" t="inlineStr">
         <is>
           <t>Court Outdoor 1</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D291" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E291" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F291" t="inlineStr">
         <is>
-          <t>Benjamin Lim Joon Liang / Robert Bruce Jalleh</t>
+          <t>[Leapmotor] Benj Lim / Robert Bruce Jalleh</t>
         </is>
       </c>
       <c r="G291" t="inlineStr">
         <is>
           <t>Lim Jin Shao / Dang Mun Lok</t>
         </is>
       </c>
       <c r="H291" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr">
         <is>
           <t>2026-01-18 17:15</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
           <t>Court Outdoor 2</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
@@ -12970,51 +12970,51 @@
           <t>2026-01-18 17:30</t>
         </is>
       </c>
       <c r="B301" t="inlineStr">
         <is>
           <t>Court Indoor 1</t>
         </is>
       </c>
       <c r="C301" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D301" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E301" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F301" t="inlineStr">
         <is>
-          <t>Benjamin Lim Joon Liang / Robert Bruce Jalleh</t>
+          <t>[Leapmotor] Benj Lim / Robert Bruce Jalleh</t>
         </is>
       </c>
       <c r="G301" t="inlineStr">
         <is>
           <t>Tan Hwee Hock / Calem Law</t>
         </is>
       </c>
       <c r="H301" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="inlineStr">
         <is>
           <t>2026-01-18 17:30</t>
         </is>
       </c>
       <c r="B302" t="inlineStr">
         <is>
           <t>Court Indoor 2</t>
         </is>
       </c>
       <c r="C302" t="inlineStr">
@@ -13222,51 +13222,51 @@
           <t>2026-01-18 17:45</t>
         </is>
       </c>
       <c r="B307" t="inlineStr">
         <is>
           <t>Court Indoor 1</t>
         </is>
       </c>
       <c r="C307" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D307" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E307" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F307" t="inlineStr">
         <is>
-          <t>Benjamin Lim Joon Liang / Robert Bruce Jalleh</t>
+          <t>[Leapmotor] Benj Lim / Robert Bruce Jalleh</t>
         </is>
       </c>
       <c r="G307" t="inlineStr">
         <is>
           <t>Lye Jun Cheng / Tan Wei seong</t>
         </is>
       </c>
       <c r="H307" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr">
         <is>
           <t>2026-01-18 17:45</t>
         </is>
       </c>
       <c r="B308" t="inlineStr">
         <is>
           <t>Court Indoor 2</t>
         </is>
       </c>
       <c r="C308" t="inlineStr">
@@ -13311,51 +13311,51 @@
           <t>Court Outdoor 1</t>
         </is>
       </c>
       <c r="C309" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D309" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E309" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F309" t="inlineStr">
         <is>
           <t>Steven Ng / Sean Connor Ng Wei Loon</t>
         </is>
       </c>
       <c r="G309" t="inlineStr">
         <is>
-          <t>Arvin Arul  / Brandon kiew kwang yi</t>
+          <t>ARVIN / Brandon kiew kwang yi</t>
         </is>
       </c>
       <c r="H309" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr">
         <is>
           <t>2026-01-18 18:00</t>
         </is>
       </c>
       <c r="B310" t="inlineStr">
         <is>
           <t>Court Outdoor 2</t>
         </is>
       </c>
       <c r="C310" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D310" t="inlineStr">
@@ -13600,51 +13600,51 @@
           <t>2026-01-18 18:15</t>
         </is>
       </c>
       <c r="B316" t="inlineStr">
         <is>
           <t>Court Outdoor 2</t>
         </is>
       </c>
       <c r="C316" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D316" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E316" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F316" t="inlineStr">
         <is>
-          <t>Teh LK / Pua Kian Jie</t>
+          <t>LKTeh  / Pua Kian Jie</t>
         </is>
       </c>
       <c r="G316" t="inlineStr">
         <is>
           <t>Amir Asyraf Bin Abd Hamid / MUIZZUDDIN BIN ISMAIL MOKHTAR</t>
         </is>
       </c>
       <c r="H316" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr">
         <is>
           <t>2026-01-18 18:15</t>
         </is>
       </c>
       <c r="B317" t="inlineStr">
         <is>
           <t>Court Premier 1</t>
         </is>
       </c>
       <c r="C317" t="inlineStr">
@@ -13978,51 +13978,51 @@
           <t>2026-01-18 18:45</t>
         </is>
       </c>
       <c r="B325" t="inlineStr">
         <is>
           <t>Court Outdoor 2</t>
         </is>
       </c>
       <c r="C325" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D325" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E325" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F325" t="inlineStr">
         <is>
-          <t>Arvin Arul  / Brandon kiew kwang yi</t>
+          <t>ARVIN / Brandon kiew kwang yi</t>
         </is>
       </c>
       <c r="G325" t="inlineStr">
         <is>
           <t>[Leapmotor] Jin / Vincent ong York khoon</t>
         </is>
       </c>
       <c r="H325" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="inlineStr">
         <is>
           <t>2026-01-18 18:45</t>
         </is>
       </c>
       <c r="B326" t="inlineStr">
         <is>
           <t>Court Premier 1</t>
         </is>
       </c>
       <c r="C326" t="inlineStr">
@@ -14151,51 +14151,51 @@
           <t>Court Outdoor 1</t>
         </is>
       </c>
       <c r="C329" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D329" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E329" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F329" t="inlineStr">
         <is>
           <t>Lim wee ping / Tan Chin Weng</t>
         </is>
       </c>
       <c r="G329" t="inlineStr">
         <is>
-          <t>Teh LK / Pua Kian Jie</t>
+          <t>LKTeh  / Pua Kian Jie</t>
         </is>
       </c>
       <c r="H329" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="inlineStr">
         <is>
           <t>2026-01-18 19:00</t>
         </is>
       </c>
       <c r="B330" t="inlineStr">
         <is>
           <t>Court Premier 1</t>
         </is>
       </c>
       <c r="C330" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D330" t="inlineStr">
@@ -14361,51 +14361,51 @@
           <t>Court Premier 1</t>
         </is>
       </c>
       <c r="C334" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D334" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E334" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F334" t="inlineStr">
         <is>
           <t>Lim Jin Shao / Dang Mun Lok</t>
         </is>
       </c>
       <c r="G334" t="inlineStr">
         <is>
-          <t>Arvin Arul  / Brandon kiew kwang yi</t>
+          <t>ARVIN / Brandon kiew kwang yi</t>
         </is>
       </c>
       <c r="H334" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="inlineStr">
         <is>
           <t>2026-01-18 19:15</t>
         </is>
       </c>
       <c r="B335" t="inlineStr">
         <is>
           <t>Court Premier 2</t>
         </is>
       </c>
       <c r="C335" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D335" t="inlineStr">
@@ -14608,51 +14608,51 @@
           <t>2026-01-18 19:30</t>
         </is>
       </c>
       <c r="B340" t="inlineStr">
         <is>
           <t>Court Indoor 1</t>
         </is>
       </c>
       <c r="C340" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D340" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E340" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F340" t="inlineStr">
         <is>
-          <t>Arvin Arul  / Brandon kiew kwang yi</t>
+          <t>ARVIN / Brandon kiew kwang yi</t>
         </is>
       </c>
       <c r="G340" t="inlineStr">
         <is>
           <t>chajunhao / Zayn wong</t>
         </is>
       </c>
       <c r="H340" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="inlineStr">
         <is>
           <t>2026-01-18 19:30</t>
         </is>
       </c>
       <c r="B341" t="inlineStr">
         <is>
           <t>Court Indoor 2</t>
         </is>
       </c>
       <c r="C341" t="inlineStr">
@@ -15327,51 +15327,51 @@
           <t>Court Premier 2</t>
         </is>
       </c>
       <c r="C357" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D357" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E357" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F357" t="inlineStr">
         <is>
           <t xml:space="preserve">chajunhao / Chia Jia Xin </t>
         </is>
       </c>
       <c r="G357" t="inlineStr">
         <is>
-          <t>Teh LK / Rico Tan Jia Xuan</t>
+          <t>LKTeh  / Rico Tan Jia Xuan</t>
         </is>
       </c>
       <c r="H357" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="inlineStr">
         <is>
           <t>2026-01-18 20:15</t>
         </is>
       </c>
       <c r="B358" t="inlineStr">
         <is>
           <t>Court Indoor 1</t>
         </is>
       </c>
       <c r="C358" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D358" t="inlineStr">
@@ -15406,51 +15406,51 @@
           <t>2026-01-18 20:15</t>
         </is>
       </c>
       <c r="B359" t="inlineStr">
         <is>
           <t>Court Indoor 2</t>
         </is>
       </c>
       <c r="C359" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D359" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E359" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F359" t="inlineStr">
         <is>
-          <t>jimhangchiyan / chong shin yi</t>
+          <t>chiyan / chong shin yi</t>
         </is>
       </c>
       <c r="G359" t="inlineStr">
         <is>
           <t xml:space="preserve">Joanne Lim Jia En  / Ivan Ng Shung Chern </t>
         </is>
       </c>
       <c r="H359" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="inlineStr">
         <is>
           <t>2026-01-18 20:30</t>
         </is>
       </c>
       <c r="B360" t="inlineStr">
         <is>
           <t>Court Outdoor 1</t>
         </is>
       </c>
       <c r="C360" t="inlineStr">
@@ -15490,98 +15490,98 @@
           <t>2026-01-18 20:30</t>
         </is>
       </c>
       <c r="B361" t="inlineStr">
         <is>
           <t>Court Outdoor 2</t>
         </is>
       </c>
       <c r="C361" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D361" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E361" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F361" t="inlineStr">
         <is>
-          <t>DORIS LIM / Dang Mun Lok</t>
+          <t>Doris Lim / Dang Mun Lok</t>
         </is>
       </c>
       <c r="G361" t="inlineStr">
         <is>
           <t>Lim Sock Siang / Feron Tan</t>
         </is>
       </c>
       <c r="H361" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="inlineStr">
         <is>
           <t>2026-01-18 20:30</t>
         </is>
       </c>
       <c r="B362" t="inlineStr">
         <is>
           <t>Court Premier 1</t>
         </is>
       </c>
       <c r="C362" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D362" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E362" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F362" t="inlineStr">
         <is>
           <t>BaoBao / Lian Wen Yuan</t>
         </is>
       </c>
       <c r="G362" t="inlineStr">
         <is>
-          <t>Teh LK / Rico Tan Jia Xuan</t>
+          <t>LKTeh  / Rico Tan Jia Xuan</t>
         </is>
       </c>
       <c r="H362" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="inlineStr">
         <is>
           <t>2026-01-18 20:30</t>
         </is>
       </c>
       <c r="B363" t="inlineStr">
         <is>
           <t>Court Premier 2</t>
         </is>
       </c>
       <c r="C363" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D363" t="inlineStr">
@@ -15915,51 +15915,51 @@
           <t>Court Indoor 2</t>
         </is>
       </c>
       <c r="C371" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D371" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E371" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F371" t="inlineStr">
         <is>
           <t xml:space="preserve">Justin / Cheong ZiXin </t>
         </is>
       </c>
       <c r="G371" t="inlineStr">
         <is>
-          <t>jimhangchiyan / chong shin yi</t>
+          <t>chiyan / chong shin yi</t>
         </is>
       </c>
       <c r="H371" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="inlineStr">
         <is>
           <t>2026-01-18 21:00</t>
         </is>
       </c>
       <c r="B372" t="inlineStr">
         <is>
           <t>Court Outdoor 1</t>
         </is>
       </c>
       <c r="C372" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D372" t="inlineStr">
@@ -15994,51 +15994,51 @@
           <t>2026-01-18 21:00</t>
         </is>
       </c>
       <c r="B373" t="inlineStr">
         <is>
           <t>Court Outdoor 2</t>
         </is>
       </c>
       <c r="C373" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D373" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E373" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F373" t="inlineStr">
         <is>
-          <t>DORIS LIM / Dang Mun Lok</t>
+          <t>Doris Lim / Dang Mun Lok</t>
         </is>
       </c>
       <c r="G373" t="inlineStr">
         <is>
           <t>HENG HUICHUIN / Yap Suet Nee</t>
         </is>
       </c>
       <c r="H373" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="inlineStr">
         <is>
           <t>2026-01-18 21:00</t>
         </is>
       </c>
       <c r="B374" t="inlineStr">
         <is>
           <t>Court Premier 1</t>
         </is>
       </c>
       <c r="C374" t="inlineStr">
@@ -16288,93 +16288,93 @@
           <t>2026-01-18 21:15</t>
         </is>
       </c>
       <c r="B380" t="inlineStr">
         <is>
           <t>Court Premier 2</t>
         </is>
       </c>
       <c r="C380" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D380" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E380" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F380" t="inlineStr">
         <is>
-          <t>Teh LK / Rico Tan Jia Xuan</t>
+          <t>LKTeh  / Rico Tan Jia Xuan</t>
         </is>
       </c>
       <c r="G380" t="inlineStr">
         <is>
           <t xml:space="preserve">Edison Brandon Delastara / goh qian pei </t>
         </is>
       </c>
       <c r="H380" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="inlineStr">
         <is>
           <t>2026-01-18 21:15</t>
         </is>
       </c>
       <c r="B381" t="inlineStr">
         <is>
           <t>Court Indoor 1</t>
         </is>
       </c>
       <c r="C381" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D381" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E381" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F381" t="inlineStr">
         <is>
-          <t>DORIS LIM / Dang Mun Lok</t>
+          <t>Doris Lim / Dang Mun Lok</t>
         </is>
       </c>
       <c r="G381" t="inlineStr">
         <is>
           <t>Delisha Amanda Binti Muhamad Ezuwan / Gareth Lim Hao Zhe</t>
         </is>
       </c>
       <c r="H381" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="inlineStr">
         <is>
           <t>2026-01-18 21:15</t>
         </is>
       </c>
       <c r="B382" t="inlineStr">
         <is>
           <t>Court Indoor 2</t>
         </is>
       </c>
       <c r="C382" t="inlineStr">
@@ -16629,51 +16629,51 @@
           <t>Court Outdoor 1</t>
         </is>
       </c>
       <c r="C388" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D388" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E388" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F388" t="inlineStr">
         <is>
           <t>Wong Jing Shian / NG PENG LEONG</t>
         </is>
       </c>
       <c r="G388" t="inlineStr">
         <is>
-          <t>jimhangchiyan / chong shin yi</t>
+          <t>chiyan / chong shin yi</t>
         </is>
       </c>
       <c r="H388" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="inlineStr">
         <is>
           <t>2026-01-18 21:45</t>
         </is>
       </c>
       <c r="B389" t="inlineStr">
         <is>
           <t>Court Outdoor 2</t>
         </is>
       </c>
       <c r="C389" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D389" t="inlineStr">
@@ -16876,51 +16876,51 @@
           <t>2026-01-18 22:15</t>
         </is>
       </c>
       <c r="B394" t="inlineStr">
         <is>
           <t>Court Outdoor 1</t>
         </is>
       </c>
       <c r="C394" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D394" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E394" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F394" t="inlineStr">
         <is>
-          <t>Teh LK / Rico Tan Jia Xuan</t>
+          <t>LKTeh  / Rico Tan Jia Xuan</t>
         </is>
       </c>
       <c r="G394" t="inlineStr">
         <is>
           <t>Delisha Amanda Binti Muhamad Ezuwan / Gareth Lim Hao Zhe</t>
         </is>
       </c>
       <c r="H394" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="inlineStr">
         <is>
           <t>2026-01-18 22:15</t>
         </is>
       </c>
       <c r="B395" t="inlineStr">
         <is>
           <t>Court Outdoor 2</t>
         </is>
       </c>
       <c r="C395" t="inlineStr">
@@ -17170,140 +17170,140 @@
           <t>2026-01-18 22:30</t>
         </is>
       </c>
       <c r="B401" t="inlineStr">
         <is>
           <t>Court Outdoor 2</t>
         </is>
       </c>
       <c r="C401" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D401" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E401" t="inlineStr">
         <is>
           <t>Third Place Playoff</t>
         </is>
       </c>
       <c r="F401" t="inlineStr">
         <is>
-          <t>Teh LK / Rico Tan Jia Xuan</t>
+          <t>LKTeh  / Rico Tan Jia Xuan</t>
         </is>
       </c>
       <c r="G401" t="inlineStr">
         <is>
           <t>Ong Pei Chi / Yap Wei Han</t>
         </is>
       </c>
       <c r="H401" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="inlineStr">
         <is>
           <t>2026-01-18 22:30</t>
         </is>
       </c>
       <c r="B402" t="inlineStr">
         <is>
           <t>Court Premier 1</t>
         </is>
       </c>
       <c r="C402" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D402" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E402" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F402" t="inlineStr">
         <is>
           <t>Zayn wong / Siow Yong Xin</t>
         </is>
       </c>
       <c r="G402" t="inlineStr">
         <is>
-          <t>DORIS LIM / Dang Mun Lok</t>
+          <t>Doris Lim / Dang Mun Lok</t>
         </is>
       </c>
       <c r="H402" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="inlineStr">
         <is>
           <t>2026-01-18 22:30</t>
         </is>
       </c>
       <c r="B403" t="inlineStr">
         <is>
           <t>Court Premier 2</t>
         </is>
       </c>
       <c r="C403" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D403" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E403" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F403" t="inlineStr">
         <is>
           <t>LEE WEN SIANG / Koey Law Choon Ying</t>
         </is>
       </c>
       <c r="G403" t="inlineStr">
         <is>
-          <t>Teh LK / Rico Tan Jia Xuan</t>
+          <t>LKTeh  / Rico Tan Jia Xuan</t>
         </is>
       </c>
       <c r="H403" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="inlineStr">
         <is>
           <t>2026-01-18 22:30</t>
         </is>
       </c>
       <c r="B404" t="inlineStr">
         <is>
           <t>Court Indoor 1</t>
         </is>
       </c>
       <c r="C404" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D404" t="inlineStr">
@@ -17385,51 +17385,51 @@
           <t>Court Premier 1</t>
         </is>
       </c>
       <c r="C406" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D406" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E406" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F406" t="inlineStr">
         <is>
           <t xml:space="preserve">XK / Lee Ching li </t>
         </is>
       </c>
       <c r="G406" t="inlineStr">
         <is>
-          <t>Teh LK / Rico Tan Jia Xuan</t>
+          <t>LKTeh  / Rico Tan Jia Xuan</t>
         </is>
       </c>
       <c r="H406" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="inlineStr">
         <is>
           <t>2026-01-18 22:45</t>
         </is>
       </c>
       <c r="B407" t="inlineStr">
         <is>
           <t>Court Premier 2</t>
         </is>
       </c>
       <c r="C407" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D407" t="inlineStr">