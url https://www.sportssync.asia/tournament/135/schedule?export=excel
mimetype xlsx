--- v1 (2026-07-18)
+++ v2 (2026-09-02)
@@ -795,51 +795,51 @@
           <t>Court Indoor 1</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>LIM KENG ANN / Jason Chew Jia Hee</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t xml:space="preserve">Xue Zheng / Kenjii Chen Ze Jian </t>
+          <t xml:space="preserve">Teoh Xue Zheng  / Kenjii Chen Ze Jian </t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>2026-01-17 09:15</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Court Indoor 2</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
@@ -963,51 +963,51 @@
           <t>Court Indoor 1</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>Lu Hao Yuen / LIM CHEN PYNG</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t xml:space="preserve">Xue Zheng / Kenjii Chen Ze Jian </t>
+          <t xml:space="preserve">Teoh Xue Zheng  / Kenjii Chen Ze Jian </t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>2026-01-17 09:30</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Court Indoor 2</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
@@ -1462,51 +1462,51 @@
           <t>2026-01-17 10:15</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Court Indoor 1</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t xml:space="preserve">Xue Zheng / Kenjii Chen Ze Jian </t>
+          <t xml:space="preserve">Teoh Xue Zheng  / Kenjii Chen Ze Jian </t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>William lamchiyang  / Chuah Yeong Lin</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>2026-01-17 10:15</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Court Indoor 2</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
@@ -2937,51 +2937,51 @@
           <t>Court Indoor 1</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>Voon Suwen / Lim yi wen</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>Effreeza binti Mohamad / Arisa Shiba</t>
+          <t>Effy Mohamad / Arisa Shiba</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>2026-01-17 13:30</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>Court Indoor 2</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
@@ -3226,51 +3226,51 @@
           <t>2026-01-17 14:00</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>Court Premier 2</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>Effreeza binti Mohamad / Arisa Shiba</t>
+          <t>Effy Mohamad / Arisa Shiba</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
           <t>NGU HUEY WEN / Kong Li-Ann</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>2026-01-17 14:00</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>Court Indoor 1</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
@@ -3483,51 +3483,51 @@
           <t>Court Indoor 2</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>Alaynna / SUSAN teh Nyong Moy</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>Effreeza binti Mohamad / Arisa Shiba</t>
+          <t>Effy Mohamad / Arisa Shiba</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>2026-01-17 14:30</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>Court Premier 1</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
@@ -4659,51 +4659,51 @@
           <t>Court Premier 2</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>LIM CHEN PYNG / Lee Kar Yee</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t xml:space="preserve">Chuah Pei Ling / Cheong Man kin </t>
+          <t>[Leapmotor] Chuah Pei Ling / [Leapmotor] Cheong Man Kin</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>2026-01-17 17:00</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>Court Indoor 1</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
@@ -4827,51 +4827,51 @@
           <t>Court Premier 2</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>Akmar / MOHD ZUNNURAIN BIN ARIFFIN</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t xml:space="preserve">Chuah Pei Ling / Cheong Man kin </t>
+          <t>[Leapmotor] Chuah Pei Ling / [Leapmotor] Cheong Man Kin</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>2026-01-17 17:15</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>Court Indoor 1</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
@@ -5326,51 +5326,51 @@
           <t>2026-01-17 18:00</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>Court Premier 2</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t xml:space="preserve">Chuah Pei Ling / Cheong Man kin </t>
+          <t>[Leapmotor] Chuah Pei Ling / [Leapmotor] Cheong Man Kin</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
           <t>Wong wen kuang / Wong Siow Lee</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
           <t>2026-01-17 18:00</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>Court Indoor 1</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
@@ -8518,51 +8518,51 @@
           <t>2026-01-18 10:30</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
           <t>Court Indoor 2</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
-          <t>JAYDEN NGOW YU XUAN</t>
+          <t>[LEAPMOTOR] JAYDEN</t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
         <is>
           <t>Isaac Lim Yong Quan</t>
         </is>
       </c>
       <c r="H195" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
           <t>2026-01-18 10:45</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
           <t>Court Premier 1</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
@@ -9195,51 +9195,51 @@
           <t>Court Indoor 2</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F211" t="inlineStr">
         <is>
           <t>Brandonbasas</t>
         </is>
       </c>
       <c r="G211" t="inlineStr">
         <is>
-          <t>JAYDEN NGOW YU XUAN</t>
+          <t>[LEAPMOTOR] JAYDEN</t>
         </is>
       </c>
       <c r="H211" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
           <t>2026-01-18 11:45</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
           <t>Court Premier 1</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
           <t>Women's Singles</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
@@ -9825,51 +9825,51 @@
           <t>Court Indoor 1</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E226" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F226" t="inlineStr">
         <is>
           <t>Gareth Lim Hao Zhe</t>
         </is>
       </c>
       <c r="G226" t="inlineStr">
         <is>
-          <t>JAYDEN NGOW YU XUAN</t>
+          <t>[LEAPMOTOR] JAYDEN</t>
         </is>
       </c>
       <c r="H226" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
           <t>2026-01-18 12:30</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
           <t>Court Indoor 2</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
@@ -10660,51 +10660,51 @@
           <t>2026-01-18 14:00</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
           <t>Court Indoor 1</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D246" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E246" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F246" t="inlineStr">
         <is>
-          <t>Jackson Lim  / JAYDEN NGOW YU XUAN</t>
+          <t>Jackson Lim  / [LEAPMOTOR] JAYDEN</t>
         </is>
       </c>
       <c r="G246" t="inlineStr">
         <is>
           <t>MUHAMMAD ADAM RIFQY BIN MOHD HANAFIAH / ADHAM MUQRI BIN ABDULLAH</t>
         </is>
       </c>
       <c r="H246" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
           <t>2026-01-18 14:00</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
           <t>Court Indoor 2</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
@@ -10996,51 +10996,51 @@
           <t>2026-01-18 14:30</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
           <t>Court Indoor 1</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E254" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F254" t="inlineStr">
         <is>
-          <t>Jackson Lim  / JAYDEN NGOW YU XUAN</t>
+          <t>Jackson Lim  / [LEAPMOTOR] JAYDEN</t>
         </is>
       </c>
       <c r="G254" t="inlineStr">
         <is>
           <t>Chan Shen Yang / Lian Ee Shao</t>
         </is>
       </c>
       <c r="H254" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
           <t>2026-01-18 14:30</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
           <t>Court Indoor 2</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
@@ -11080,51 +11080,51 @@
           <t>2026-01-18 14:45</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
           <t>Court Premier 1</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E256" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F256" t="inlineStr">
         <is>
-          <t>Jackson Lim  / JAYDEN NGOW YU XUAN</t>
+          <t>Jackson Lim  / [LEAPMOTOR] JAYDEN</t>
         </is>
       </c>
       <c r="G256" t="inlineStr">
         <is>
           <t xml:space="preserve">Elton Liew Ze Thong  / MUHAMMAD ARIQ RIFQY BIN MOHD HANAFIAH </t>
         </is>
       </c>
       <c r="H256" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
           <t>2026-01-18 14:45</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
           <t>Court Indoor 1</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
@@ -11290,51 +11290,51 @@
           <t>2026-01-18 15:00</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
           <t>Court Indoor 2</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D261" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E261" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F261" t="inlineStr">
         <is>
-          <t>Jackson Lim  / JAYDEN NGOW YU XUAN</t>
+          <t>Jackson Lim  / [LEAPMOTOR] JAYDEN</t>
         </is>
       </c>
       <c r="G261" t="inlineStr">
         <is>
           <t>CHAN KAH JUN / Brandonbasas</t>
         </is>
       </c>
       <c r="H261" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
           <t>2026-01-18 15:15</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
           <t>Court Premier 1</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
@@ -11668,51 +11668,51 @@
           <t>2026-01-18 15:45</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
           <t>Court Indoor 2</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D270" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E270" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F270" t="inlineStr">
         <is>
-          <t>[LEAPMOTOR] JAYMIE / JAYDEN NGOW YU XUAN</t>
+          <t>[LEAPMOTOR] JAYMIE / [LEAPMOTOR] JAYDEN</t>
         </is>
       </c>
       <c r="G270" t="inlineStr">
         <is>
           <t>Elton Liew Ze Thong  / Adriana Marissa Rania Binti Abdullah</t>
         </is>
       </c>
       <c r="H270" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr">
         <is>
           <t>2026-01-18 16:00</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
           <t>Court Outdoor 1</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
@@ -11925,51 +11925,51 @@
           <t>Court Indoor 2</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D276" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E276" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F276" t="inlineStr">
         <is>
           <t>Nurul Afrin Kaiyisah Binti Hamrizan / MUHAMMAD ADAM RIFQY BIN MOHD HANAFIAH</t>
         </is>
       </c>
       <c r="G276" t="inlineStr">
         <is>
-          <t>[LEAPMOTOR] JAYMIE / JAYDEN NGOW YU XUAN</t>
+          <t>[LEAPMOTOR] JAYMIE / [LEAPMOTOR] JAYDEN</t>
         </is>
       </c>
       <c r="H276" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr">
         <is>
           <t>2026-01-18 16:15</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
           <t>Court Premier 1</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D277" t="inlineStr">
@@ -12051,51 +12051,51 @@
           <t>Court Indoor 1</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D279" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E279" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F279" t="inlineStr">
         <is>
           <t>CHAN KAH JUN / Selene Seh Xin Leng</t>
         </is>
       </c>
       <c r="G279" t="inlineStr">
         <is>
-          <t>[LEAPMOTOR] JAYMIE / JAYDEN NGOW YU XUAN</t>
+          <t>[LEAPMOTOR] JAYMIE / [LEAPMOTOR] JAYDEN</t>
         </is>
       </c>
       <c r="H279" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr">
         <is>
           <t>2026-01-18 16:15</t>
         </is>
       </c>
       <c r="B280" t="inlineStr">
         <is>
           <t>Court Indoor 2</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D280" t="inlineStr">
@@ -12597,51 +12597,51 @@
           <t>Court Outdoor 2</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D292" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E292" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F292" t="inlineStr">
         <is>
           <t>Lye Jun Cheng / Tan Wei seong</t>
         </is>
       </c>
       <c r="G292" t="inlineStr">
         <is>
-          <t>Tan Hwee Hock / Calem Law</t>
+          <t>Kevin Tan Hwee Hock / Calem Law</t>
         </is>
       </c>
       <c r="H292" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr">
         <is>
           <t>2026-01-18 17:15</t>
         </is>
       </c>
       <c r="B293" t="inlineStr">
         <is>
           <t>Court Premier 1</t>
         </is>
       </c>
       <c r="C293" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D293" t="inlineStr">
@@ -12975,51 +12975,51 @@
           <t>Court Indoor 1</t>
         </is>
       </c>
       <c r="C301" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D301" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E301" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F301" t="inlineStr">
         <is>
           <t>[Leapmotor] Benj Lim / Robert Bruce Jalleh</t>
         </is>
       </c>
       <c r="G301" t="inlineStr">
         <is>
-          <t>Tan Hwee Hock / Calem Law</t>
+          <t>Kevin Tan Hwee Hock / Calem Law</t>
         </is>
       </c>
       <c r="H301" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="inlineStr">
         <is>
           <t>2026-01-18 17:30</t>
         </is>
       </c>
       <c r="B302" t="inlineStr">
         <is>
           <t>Court Indoor 2</t>
         </is>
       </c>
       <c r="C302" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D302" t="inlineStr">
@@ -13264,51 +13264,51 @@
           <t>2026-01-18 17:45</t>
         </is>
       </c>
       <c r="B308" t="inlineStr">
         <is>
           <t>Court Indoor 2</t>
         </is>
       </c>
       <c r="C308" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D308" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E308" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F308" t="inlineStr">
         <is>
-          <t>Tan Hwee Hock / Calem Law</t>
+          <t>Kevin Tan Hwee Hock / Calem Law</t>
         </is>
       </c>
       <c r="G308" t="inlineStr">
         <is>
           <t>Lim Jin Shao / Dang Mun Lok</t>
         </is>
       </c>
       <c r="H308" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr">
         <is>
           <t>2026-01-18 18:00</t>
         </is>
       </c>
       <c r="B309" t="inlineStr">
         <is>
           <t>Court Outdoor 1</t>
         </is>
       </c>
       <c r="C309" t="inlineStr">
@@ -15663,51 +15663,51 @@
           <t>Court Indoor 2</t>
         </is>
       </c>
       <c r="C365" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D365" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E365" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F365" t="inlineStr">
         <is>
           <t>Keng Sing / Lee Zi Thung</t>
         </is>
       </c>
       <c r="G365" t="inlineStr">
         <is>
-          <t>Ong Pei Chi / Yap Wei Han</t>
+          <t>Ong Pei Chi / Wei Han Yap</t>
         </is>
       </c>
       <c r="H365" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="inlineStr">
         <is>
           <t>2026-01-18 20:45</t>
         </is>
       </c>
       <c r="B366" t="inlineStr">
         <is>
           <t>Court Outdoor 1</t>
         </is>
       </c>
       <c r="C366" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D366" t="inlineStr">
@@ -16540,51 +16540,51 @@
           <t>2026-01-18 21:30</t>
         </is>
       </c>
       <c r="B386" t="inlineStr">
         <is>
           <t>Court Indoor 1</t>
         </is>
       </c>
       <c r="C386" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D386" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E386" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F386" t="inlineStr">
         <is>
-          <t>Ong Pei Chi / Yap Wei Han</t>
+          <t>Ong Pei Chi / Wei Han Yap</t>
         </is>
       </c>
       <c r="G386" t="inlineStr">
         <is>
           <t>Chong Hoong Kin / Rachel Kong</t>
         </is>
       </c>
       <c r="H386" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="inlineStr">
         <is>
           <t>2026-01-18 21:30</t>
         </is>
       </c>
       <c r="B387" t="inlineStr">
         <is>
           <t>Court Indoor 2</t>
         </is>
       </c>
       <c r="C387" t="inlineStr">
@@ -16713,51 +16713,51 @@
           <t>Court Indoor 1</t>
         </is>
       </c>
       <c r="C390" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D390" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E390" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F390" t="inlineStr">
         <is>
           <t>Stephanie Ann Fernandez  / Jeremy Ivan Fernandez</t>
         </is>
       </c>
       <c r="G390" t="inlineStr">
         <is>
-          <t>Ong Pei Chi / Yap Wei Han</t>
+          <t>Ong Pei Chi / Wei Han Yap</t>
         </is>
       </c>
       <c r="H390" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="inlineStr">
         <is>
           <t>2026-01-18 22:00</t>
         </is>
       </c>
       <c r="B391" t="inlineStr">
         <is>
           <t>Court Outdoor 1</t>
         </is>
       </c>
       <c r="C391" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D391" t="inlineStr">
@@ -16923,51 +16923,51 @@
           <t>Court Outdoor 2</t>
         </is>
       </c>
       <c r="C395" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D395" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E395" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F395" t="inlineStr">
         <is>
           <t>Zayn wong / Siow Yong Xin</t>
         </is>
       </c>
       <c r="G395" t="inlineStr">
         <is>
-          <t>Ong Pei Chi / Yap Wei Han</t>
+          <t>Ong Pei Chi / Wei Han Yap</t>
         </is>
       </c>
       <c r="H395" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="inlineStr">
         <is>
           <t>2026-01-18 22:15</t>
         </is>
       </c>
       <c r="B396" t="inlineStr">
         <is>
           <t>Court Premier 1</t>
         </is>
       </c>
       <c r="C396" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D396" t="inlineStr">
@@ -17175,51 +17175,51 @@
           <t>Court Outdoor 2</t>
         </is>
       </c>
       <c r="C401" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D401" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E401" t="inlineStr">
         <is>
           <t>Third Place Playoff</t>
         </is>
       </c>
       <c r="F401" t="inlineStr">
         <is>
           <t>LKTeh  / Rico Tan Jia Xuan</t>
         </is>
       </c>
       <c r="G401" t="inlineStr">
         <is>
-          <t>Ong Pei Chi / Yap Wei Han</t>
+          <t>Ong Pei Chi / Wei Han Yap</t>
         </is>
       </c>
       <c r="H401" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="inlineStr">
         <is>
           <t>2026-01-18 22:30</t>
         </is>
       </c>
       <c r="B402" t="inlineStr">
         <is>
           <t>Court Premier 1</t>
         </is>
       </c>
       <c r="C402" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D402" t="inlineStr">
@@ -17338,51 +17338,51 @@
           <t>2026-01-18 22:30</t>
         </is>
       </c>
       <c r="B405" t="inlineStr">
         <is>
           <t>Court Indoor 2</t>
         </is>
       </c>
       <c r="C405" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D405" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E405" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F405" t="inlineStr">
         <is>
-          <t>Ong Pei Chi / Yap Wei Han</t>
+          <t>Ong Pei Chi / Wei Han Yap</t>
         </is>
       </c>
       <c r="G405" t="inlineStr">
         <is>
           <t>Lua Yi Fang / Brandon kiew kwang yi</t>
         </is>
       </c>
       <c r="H405" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="inlineStr">
         <is>
           <t>2026-01-18 22:45</t>
         </is>
       </c>
       <c r="B406" t="inlineStr">
         <is>
           <t>Court Premier 1</t>
         </is>
       </c>
       <c r="C406" t="inlineStr">
@@ -17511,51 +17511,51 @@
           <t>Court Indoor 2</t>
         </is>
       </c>
       <c r="C409" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D409" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E409" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F409" t="inlineStr">
         <is>
           <t>BaoBao / Lian Wen Yuan</t>
         </is>
       </c>
       <c r="G409" t="inlineStr">
         <is>
-          <t>Ong Pei Chi / Yap Wei Han</t>
+          <t>Ong Pei Chi / Wei Han Yap</t>
         </is>
       </c>
       <c r="H409" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>