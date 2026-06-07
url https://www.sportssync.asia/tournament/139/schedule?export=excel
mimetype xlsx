--- v0 (2026-04-18)
+++ v1 (2026-06-07)
@@ -1630,51 +1630,51 @@
           <t>2026-01-04 19:30</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Court Lounge 1</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>TIW MIN YUEN / Tan Kai Thong</t>
+          <t>Tiw Min Yuen / Tan Kai Thong</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
           <t>Raja Azila Binti Raja Abdul Aziz / Nor Hayati Binti Mohamed Bakhari</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>2026-01-04 19:30</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Court Lounge 2</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
@@ -1966,51 +1966,51 @@
           <t>2026-01-04 19:40</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>Court Lounge 1</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>TIW MIN YUEN / Tan Kai Thong</t>
+          <t>Tiw Min Yuen / Tan Kai Thong</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
           <t>Eykazara / Natasya Yunus</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>2026-01-04 19:40</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>Court Lounge 2</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
@@ -2638,51 +2638,51 @@
           <t>2026-01-04 20:00</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>Court Lounge 1</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>TIW MIN YUEN / Tan Kai Thong</t>
+          <t>Tiw Min Yuen / Tan Kai Thong</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
           <t>Rohaniza binti Hassan / nurul zawahir mohd gharib</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>2026-01-04 20:00</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>Court Lounge 2</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
@@ -3310,51 +3310,51 @@
           <t>2026-01-04 20:20</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>Court Lounge 1</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>TIW MIN YUEN / Tan Kai Thong</t>
+          <t>Tiw Min Yuen / Tan Kai Thong</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
           <t>Marianne Tan / Rachel Kong</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>2026-01-04 20:20</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>Court Lounge 2</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
@@ -3982,51 +3982,51 @@
           <t>2026-01-04 20:40</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>Court Lounge 1</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>TIW MIN YUEN / Tan Kai Thong</t>
+          <t>Tiw Min Yuen / Tan Kai Thong</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
           <t>Leow Lee Kien / Khoo Ai Lin</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>2026-01-04 20:40</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>Court Lounge 2</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
@@ -4276,51 +4276,51 @@
           <t>2026-01-04 20:50</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>Court Lounge 2</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>TIW MIN YUEN / Tan Kai Thong</t>
+          <t>Tiw Min Yuen / Tan Kai Thong</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
           <t>Amira Sabri / Nurien Farisya</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>2026-01-04 20:50</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>Court Lounge 3</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
@@ -4407,51 +4407,51 @@
           <t>Court Battle 1</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t xml:space="preserve">Khek Sing Ler / Amanda Wong Ee Ling </t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>TIW MIN YUEN / Tan Kai Thong</t>
+          <t>Tiw Min Yuen / Tan Kai Thong</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>2026-01-04 21:00</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>Court Battle 2</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
@@ -4486,51 +4486,51 @@
           <t>2026-01-04 21:10</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>Court CourtYart</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
           <t>Third Place Playoff</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>TIW MIN YUEN / Tan Kai Thong</t>
+          <t>Tiw Min Yuen / Tan Kai Thong</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
           <t>Rico Tan Jia Xuan / Jessica Tan Lay Loo</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>2026-01-04 21:40</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>Court CourtYart</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">