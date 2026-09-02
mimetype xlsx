--- v0 (2026-06-04)
+++ v1 (2026-09-02)
@@ -669,51 +669,51 @@
           <t>Court Premium 4</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>FOO YONGHAO / Lim Chin Long</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>FONG YI KANG / Jason Chia</t>
+          <t>Louis Fong / Jason Chia</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>2026-02-01 08:00</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Court Premium 5</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
@@ -1341,51 +1341,51 @@
           <t>Court Premium 4</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>Ho Bing Hui / Leo</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>FONG YI KANG / Jason Chia</t>
+          <t>Louis Fong / Jason Chia</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>2026-02-01 08:30</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Court Premium 5</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
@@ -2344,51 +2344,51 @@
           <t>2026-02-01 09:15</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>Court Premium 4</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>FONG YI KANG / Jason Chia</t>
+          <t>Louis Fong / Jason Chia</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
           <t>Chai Koh Choi / dazz tan</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>2026-02-01 09:15</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Court Premium 5</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
@@ -3693,51 +3693,51 @@
           <t>Court Premium 4</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>Sean Koh Jian En / Aaron Poon Zewei</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>FONG YI KANG / Jason Chia</t>
+          <t>Louis Fong / Jason Chia</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>2026-02-01 10:15</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>Court Premium 5</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
@@ -4659,51 +4659,51 @@
           <t>Court Premium 5</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>Hwang Yong Xin / Jean Iau</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>Mui Yee Xuan / chew min hui</t>
+          <t>Shaine Mui / chew min hui</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>2026-02-01 11:15</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>Court Premium 6</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
@@ -5746,51 +5746,51 @@
           <t>2026-02-01 12:00</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>Court Premium 5</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>Mui Yee Xuan / chew min hui</t>
+          <t>Shaine Mui / chew min hui</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
           <t>SIN YANN ZHI / TAN YONG ERN</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
           <t>2026-02-01 12:00</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>Court Premium 6</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
@@ -6124,51 +6124,51 @@
           <t>2026-02-01 12:15</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>Court Premium 6</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>Audrey Chan Ai Shan / Alice Chan</t>
+          <t>Audrey Chan / Alice Chan</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
           <t>Carisma Ho Jia Qi / Jacqueline Lau Pei Xuan</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
           <t>2026-02-01 12:15</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>Court Premium 7</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
@@ -6423,51 +6423,51 @@
           <t>Court Premium 5</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
           <t xml:space="preserve">Yeo Lyn Ying / LOKE JIA WEN </t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
-          <t>Mui Yee Xuan / chew min hui</t>
+          <t>Shaine Mui / chew min hui</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
           <t>2026-02-01 12:30</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
           <t>Court Premium 6</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
@@ -6801,51 +6801,51 @@
           <t>Court Premium 6</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
           <t>Mirelle Mok / Denise Lee</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
-          <t>Audrey Chan Ai Shan / Alice Chan</t>
+          <t>Audrey Chan / Alice Chan</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
           <t>2026-02-01 12:45</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
           <t>Court Premium 7</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
@@ -7137,51 +7137,51 @@
           <t>Court Premium 6</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
           <t>theodora soh / Hana Nguyen</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
-          <t>Audrey Chan Ai Shan / Alice Chan</t>
+          <t>Audrey Chan / Alice Chan</t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
           <t>2026-02-01 13:00</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
           <t>Court Premium 7</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
@@ -7809,51 +7809,51 @@
           <t>Court Premium 6</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
           <t>Jaclyn Moh / Anne-Marie Ross</t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
-          <t>Audrey Chan Ai Shan / Alice Chan</t>
+          <t>Audrey Chan / Alice Chan</t>
         </is>
       </c>
       <c r="H178" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
           <t>2026-02-01 13:30</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
           <t>Court Premium 7</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
@@ -8098,51 +8098,51 @@
           <t>2026-02-01 13:45</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
           <t>Court Premium 6</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
-          <t>Mui Yee Xuan / chew min hui</t>
+          <t>Shaine Mui / chew min hui</t>
         </is>
       </c>
       <c r="G185" t="inlineStr">
         <is>
           <t>Chia Leng Ping / Phebe Lim</t>
         </is>
       </c>
       <c r="H185" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
           <t>2026-02-01 13:45</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
           <t>Court Premium 7</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
@@ -8355,51 +8355,51 @@
           <t>Court Premium 5</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
           <t>Hwang Yong Xin / Jean Iau</t>
         </is>
       </c>
       <c r="G191" t="inlineStr">
         <is>
-          <t>Audrey Chan Ai Shan / Alice Chan</t>
+          <t>Audrey Chan / Alice Chan</t>
         </is>
       </c>
       <c r="H191" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
           <t>2026-02-01 14:00</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
           <t>Court Premium 6</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
@@ -8439,51 +8439,51 @@
           <t>Court Premium 7</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
           <t>Jasmine Sia  / Lim poh suan</t>
         </is>
       </c>
       <c r="G193" t="inlineStr">
         <is>
-          <t>Mui Yee Xuan / chew min hui</t>
+          <t>Shaine Mui / chew min hui</t>
         </is>
       </c>
       <c r="H193" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
           <t>2026-02-01 14:00</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
           <t>Court Premium 8</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
@@ -8686,51 +8686,51 @@
           <t>2026-02-01 14:15</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
           <t>Court Apex Show Court</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E199" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F199" t="inlineStr">
         <is>
-          <t>Mui Yee Xuan / chew min hui</t>
+          <t>Shaine Mui / chew min hui</t>
         </is>
       </c>
       <c r="G199" t="inlineStr">
         <is>
           <t>Choo mun lin / Hui Xin Tay</t>
         </is>
       </c>
       <c r="H199" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
           <t>2026-02-01 14:30</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
           <t>Court Premium 2</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
@@ -9153,51 +9153,51 @@
           <t>Court Tournament Court</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
           <t>Third Place Playoff</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
           <t>Qi Xuan Teo / Ooi Li Anne</t>
         </is>
       </c>
       <c r="G210" t="inlineStr">
         <is>
-          <t>Mui Yee Xuan / chew min hui</t>
+          <t>Shaine Mui / chew min hui</t>
         </is>
       </c>
       <c r="H210" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
           <t>2026-02-01 15:00</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
           <t>Court Apex Show Court</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
@@ -9867,51 +9867,51 @@
           <t>Court Premium 8</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E227" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F227" t="inlineStr">
         <is>
           <t>Chai Boon Keong / Christina Chew</t>
         </is>
       </c>
       <c r="G227" t="inlineStr">
         <is>
-          <t>Ravn Teo / Qi Xuan Teo</t>
+          <t>Ravn / Qi Xuan Teo</t>
         </is>
       </c>
       <c r="H227" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
           <t>2026-02-01 15:45</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
           <t>Court Tournament Court</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
@@ -10959,51 +10959,51 @@
           <t>Court Premium 8</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D253" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E253" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F253" t="inlineStr">
         <is>
           <t>Glen A Liang / Anne-Marie Ross</t>
         </is>
       </c>
       <c r="G253" t="inlineStr">
         <is>
-          <t>Ravn Teo / Qi Xuan Teo</t>
+          <t>Ravn / Qi Xuan Teo</t>
         </is>
       </c>
       <c r="H253" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
           <t>2026-02-01 16:30</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
           <t>Court Tournament Court</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
@@ -12046,51 +12046,51 @@
           <t>2026-02-01 17:15</t>
         </is>
       </c>
       <c r="B279" t="inlineStr">
         <is>
           <t>Court Premium 8</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D279" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E279" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F279" t="inlineStr">
         <is>
-          <t>Ravn Teo / Qi Xuan Teo</t>
+          <t>Ravn / Qi Xuan Teo</t>
         </is>
       </c>
       <c r="G279" t="inlineStr">
         <is>
           <t>Wong Jian Tat / Jacqueline Lau Pei Xuan</t>
         </is>
       </c>
       <c r="H279" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr">
         <is>
           <t>2026-02-01 17:30</t>
         </is>
       </c>
       <c r="B280" t="inlineStr">
         <is>
           <t>Court Premium 1</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
@@ -12718,51 +12718,51 @@
           <t>2026-02-01 17:45</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
           <t>Court Premium 8</t>
         </is>
       </c>
       <c r="C295" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D295" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E295" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F295" t="inlineStr">
         <is>
-          <t>Ravn Teo / Qi Xuan Teo</t>
+          <t>Ravn / Qi Xuan Teo</t>
         </is>
       </c>
       <c r="G295" t="inlineStr">
         <is>
           <t>Cheng Lee Fan / Pang Weng Kin Samuel</t>
         </is>
       </c>
       <c r="H295" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr">
         <is>
           <t>2026-02-01 18:00</t>
         </is>
       </c>
       <c r="B296" t="inlineStr">
         <is>
           <t>Court Premium 1</t>
         </is>
       </c>
       <c r="C296" t="inlineStr">