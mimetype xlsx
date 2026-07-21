--- v0 (2026-04-20)
+++ v1 (2026-07-21)
@@ -669,51 +669,51 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t xml:space="preserve">Muhammad Nur Aiman Bin Basuni / Iskandar bin Abdillah Suffian </t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>Wong Wee Lee / Tee Chee Xiang</t>
+          <t>Wong Wee Lee / Spencer Tee</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>2026-02-07 09:00</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
@@ -1131,51 +1131,51 @@
           <t>Court 3</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>Ahmad danish imran bin mohd kiflee / AHMAD AIMAN MOHD KIFLEE</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>Wong Wee Lee / Tee Chee Xiang</t>
+          <t>Wong Wee Lee / Spencer Tee</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>2026-02-07 09:20</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
@@ -1420,51 +1420,51 @@
           <t>2026-02-07 09:30</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>Wong Wee Lee / Tee Chee Xiang</t>
+          <t>Wong Wee Lee / Spencer Tee</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>Lim Kwee Ghiam  / Chan Chee Wah</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>2026-02-07 09:30</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
@@ -1672,51 +1672,51 @@
           <t>2026-02-07 09:40</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>Wong Wee Lee / Tee Chee Xiang</t>
+          <t>Wong Wee Lee / Spencer Tee</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t xml:space="preserve">Jimmy Hoh Wai Meng / Jack Cheong Tse Chiew </t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>2026-02-07 09:40</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
@@ -4150,51 +4150,51 @@
           <t>2026-02-07 11:50</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>Wong Wee Lee / Tee Chee Xiang</t>
+          <t>Wong Wee Lee / Spencer Tee</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
           <t>Bong Pao ngen / Gan Kar Yam</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>2026-02-07 11:50</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
@@ -4360,51 +4360,51 @@
           <t>2026-02-07 12:00</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>Wong Wee Lee / Tee Chee Xiang</t>
+          <t>Wong Wee Lee / Spencer Tee</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
           <t>Wongwuijuneugene / Gordon Koay</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>2026-02-07 12:20</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
@@ -4948,51 +4948,51 @@
           <t>2026-02-07 14:10</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>HO JOE YEE / CHIA SU KEE</t>
+          <t>Ho Joe Yee / CHIA SU KEE</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
           <t>Siti Aisyah Syed Azman / BRANDON TONG WHYE H'ONG</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>2026-02-07 14:20</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
@@ -5368,51 +5368,51 @@
           <t>2026-02-07 14:30</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>HO JOE YEE / CHIA SU KEE</t>
+          <t>Ho Joe Yee / CHIA SU KEE</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
           <t>Ong Ke Rou / Kua Xiang Win</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
           <t>2026-02-07 14:40</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
@@ -6003,51 +6003,51 @@
           <t>Court 5</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
           <t>Azharn Ikram bin Azlan / Amirah Z</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>HO JOE YEE / CHIA SU KEE</t>
+          <t>Ho Joe Yee / CHIA SU KEE</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
           <t>2026-02-07 15:10</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
@@ -6633,93 +6633,93 @@
           <t>Court 5</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
           <t>Ng Peng Feng / Ho See Theng</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
-          <t>HO JOE YEE / CHIA SU KEE</t>
+          <t>Ho Joe Yee / CHIA SU KEE</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
           <t>2026-02-07 15:40</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
           <t>Chan wai kit / Yap Yu Xin</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t>Terrance Siew / Kong</t>
+          <t>Terrance Siew / Yippie Sia</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
           <t>2026-02-07 15:40</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
@@ -6796,51 +6796,51 @@
           <t>2026-02-07 15:40</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
-          <t>Goh Kevin / TIW MIN YUEN</t>
+          <t>Goh Kevin / Tiw Min Yuen</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
           <t>Lee Ho Wai / Chow Ee Wang</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
           <t>2026-02-07 15:40</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
@@ -6927,51 +6927,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
           <t>Zharif bin Zulkilfli  / Aimi Maizura binti Yusup</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
-          <t>Terrance Siew / Kong</t>
+          <t>Terrance Siew / Yippie Sia</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
           <t>2026-02-07 15:50</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
@@ -7011,51 +7011,51 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
           <t xml:space="preserve">Edison Brandon Delastara / goh qian pei </t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
-          <t>Goh Kevin / TIW MIN YUEN</t>
+          <t>Goh Kevin / Tiw Min Yuen</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
           <t>2026-02-07 15:50</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
@@ -7221,51 +7221,51 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
           <t>Chuah Yeong Lin / Chen Lian Fang</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
-          <t>Goh Kevin / TIW MIN YUEN</t>
+          <t>Goh Kevin / Tiw Min Yuen</t>
         </is>
       </c>
       <c r="H164" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
           <t>2026-02-07 16:00</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
@@ -7552,51 +7552,51 @@
           <t>2026-02-07 16:20</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
-          <t>Terrance Siew / Kong</t>
+          <t>Terrance Siew / Yippie Sia</t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
           <t>Tong Wei Sheng / Teow Wen June</t>
         </is>
       </c>
       <c r="H172" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
           <t>2026-02-07 16:20</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
@@ -7683,51 +7683,51 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
           <t>LIANG CHAY JEONG / Yong Mie Ying</t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
-          <t>Goh Kevin / TIW MIN YUEN</t>
+          <t>Goh Kevin / Tiw Min Yuen</t>
         </is>
       </c>
       <c r="H175" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
           <t>2026-02-07 16:20</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
@@ -7846,51 +7846,51 @@
           <t>2026-02-07 16:30</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
-          <t>Terrance Siew / Kong</t>
+          <t>Terrance Siew / Yippie Sia</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
           <t>Mong Jun Farn / Lee Shin May</t>
         </is>
       </c>
       <c r="H179" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
           <t>2026-02-07 16:30</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
@@ -8350,51 +8350,51 @@
           <t>2026-02-07 16:50</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
-          <t>Goh Kevin / TIW MIN YUEN</t>
+          <t>Goh Kevin / Tiw Min Yuen</t>
         </is>
       </c>
       <c r="G191" t="inlineStr">
         <is>
           <t>Edmund Bon / Nur Ezira Ramli</t>
         </is>
       </c>
       <c r="H191" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
           <t>2026-02-07 16:50</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
@@ -8481,51 +8481,51 @@
           <t>Court 3</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
           <t>Mark Ling Shen Jye / Tee Yee Wen</t>
         </is>
       </c>
       <c r="G194" t="inlineStr">
         <is>
-          <t>Terrance Siew / Kong</t>
+          <t>Terrance Siew / Yippie Sia</t>
         </is>
       </c>
       <c r="H194" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
           <t>2026-02-07 17:00</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
@@ -8644,51 +8644,51 @@
           <t>2026-02-07 17:20</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E198" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F198" t="inlineStr">
         <is>
-          <t>HO JOE YEE / CHIA SU KEE</t>
+          <t>Ho Joe Yee / CHIA SU KEE</t>
         </is>
       </c>
       <c r="G198" t="inlineStr">
         <is>
           <t>WONG WEI YIN / Bong Pao ngen</t>
         </is>
       </c>
       <c r="H198" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
           <t>2026-02-07 17:20</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
@@ -8817,51 +8817,51 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
           <t>Joyce Teoh / McKenzie Ee</t>
         </is>
       </c>
       <c r="G202" t="inlineStr">
         <is>
-          <t>Goh Kevin / TIW MIN YUEN</t>
+          <t>Goh Kevin / Tiw Min Yuen</t>
         </is>
       </c>
       <c r="H202" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
           <t>2026-02-07 17:30</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
@@ -9022,51 +9022,51 @@
           <t>2026-02-07 17:50</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F207" t="inlineStr">
         <is>
-          <t>Goh Kevin / TIW MIN YUEN</t>
+          <t>Goh Kevin / Tiw Min Yuen</t>
         </is>
       </c>
       <c r="G207" t="inlineStr">
         <is>
           <t>Chan wai kit / Yap Yu Xin</t>
         </is>
       </c>
       <c r="H207" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
           <t>2026-02-07 18:10</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">