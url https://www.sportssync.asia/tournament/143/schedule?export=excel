--- v1 (2026-07-21)
+++ v2 (2026-09-05)
@@ -1803,51 +1803,51 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>OO JIA HONG / Cho Wai Lok</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>Darren Foo / YAP YIT HOW</t>
+          <t>Darren Foo / Tommy Yap</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>2026-02-07 09:50</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
@@ -2055,51 +2055,51 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>Chuah Yeong Lin / Mong Jun Farn</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>Darren Foo / YAP YIT HOW</t>
+          <t>Darren Foo / Tommy Yap</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>2026-02-07 10:00</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
@@ -2344,51 +2344,51 @@
           <t>2026-02-07 10:10</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>Darren Foo / YAP YIT HOW</t>
+          <t>Darren Foo / Tommy Yap</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
           <t>MOHD FITRI REZA BIN MOHD NOOR / Lam Mun Fatt</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>2026-02-07 10:10</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
@@ -2853,51 +2853,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>Jesse Ong / Daniel Chong</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>Darren Foo / YAP YIT HOW</t>
+          <t>Darren Foo / Tommy Yap</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>2026-02-07 10:30</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
@@ -5662,51 +5662,51 @@
           <t>2026-02-07 14:50</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>Joon Voon Wong / Tan xiao tin</t>
+          <t xml:space="preserve">Joon Voon Wong / Brenda Tan </t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
           <t>Sean Ong / Kimberly Ng</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
           <t>2026-02-07 14:50</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
@@ -5877,51 +5877,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
           <t xml:space="preserve">Alicia Win Win Tan / Woo Yik Kah </t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>Joon Voon Wong / Tan xiao tin</t>
+          <t xml:space="preserve">Joon Voon Wong / Brenda Tan </t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
           <t>2026-02-07 15:00</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
@@ -6087,51 +6087,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
           <t>Tam wei keong / Gwendolyn Chan Wyn Xi</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t>Joon Voon Wong / Tan xiao tin</t>
+          <t xml:space="preserve">Joon Voon Wong / Brenda Tan </t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
           <t>2026-02-07 15:10</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
@@ -6255,51 +6255,51 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
           <t>Franken / Khoo Ai Lin</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
-          <t>Joon Voon Wong / Tan xiao tin</t>
+          <t xml:space="preserve">Joon Voon Wong / Brenda Tan </t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
           <t>2026-02-07 15:20</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
@@ -7006,51 +7006,51 @@
           <t>2026-02-07 15:50</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
-          <t xml:space="preserve">Edison Brandon Delastara / goh qian pei </t>
+          <t xml:space="preserve">Edison Brandon / Goh Qian Pei </t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
           <t>Goh Kevin / Tiw Min Yuen</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
           <t>2026-02-07 15:50</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
@@ -7473,51 +7473,51 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
           <t>Lee Ho Wai / Chow Ee Wang</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
-          <t xml:space="preserve">Edison Brandon Delastara / goh qian pei </t>
+          <t xml:space="preserve">Edison Brandon / Goh Qian Pei </t>
         </is>
       </c>
       <c r="H170" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
           <t>2026-02-07 16:10</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
@@ -7641,51 +7641,51 @@
           <t>Court 3</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
           <t>Edmund Bon / Nur Ezira Ramli</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
-          <t xml:space="preserve">Edison Brandon Delastara / goh qian pei </t>
+          <t xml:space="preserve">Edison Brandon / Goh Qian Pei </t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
           <t>2026-02-07 16:20</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
@@ -7888,51 +7888,51 @@
           <t>2026-02-07 16:30</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
-          <t xml:space="preserve">Edison Brandon Delastara / goh qian pei </t>
+          <t xml:space="preserve">Edison Brandon / Goh Qian Pei </t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
           <t>Chuah Yeong Lin / Chen Lian Fang</t>
         </is>
       </c>
       <c r="H180" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
           <t>2026-02-07 16:30</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
@@ -8145,51 +8145,51 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
           <t>LIANG CHAY JEONG / Yong Mie Ying</t>
         </is>
       </c>
       <c r="G186" t="inlineStr">
         <is>
-          <t xml:space="preserve">Edison Brandon Delastara / goh qian pei </t>
+          <t xml:space="preserve">Edison Brandon / Goh Qian Pei </t>
         </is>
       </c>
       <c r="H186" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
           <t>2026-02-07 16:40</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">