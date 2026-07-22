--- v0 (2026-06-07)
+++ v1 (2026-07-22)
@@ -795,51 +795,51 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>Ahmad Khusyairy bin Khuzainol  / Mohd Danial bin Jamaludin</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>Abd Hafiz / Ahmad Idham</t>
+          <t>Abd Hafiz / Encik Kamil</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>2026-01-23 20:30</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
@@ -963,51 +963,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>Ng Shi How / edison foong wei heng</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>Abd Hafiz / Ahmad Idham</t>
+          <t>Abd Hafiz / Encik Kamil</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>2026-01-23 20:45</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
@@ -1462,51 +1462,51 @@
           <t>2026-01-23 21:45</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>Abd Hafiz / Ahmad Idham</t>
+          <t>Abd Hafiz / Encik Kamil</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>kelvin chee en wee / ong zhi xiang</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>2026-01-23 21:45</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">