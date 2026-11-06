--- v0 (2026-09-22)
+++ v1 (2026-11-06)
@@ -4360,51 +4360,51 @@
           <t>2026-02-28 15:30</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
           <t>P</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>Lynette / XK</t>
+          <t>Lynn Er / XK</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
           <t>Ho Kai Lun / NG JIA HUI</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>2026-02-28 15:45</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
@@ -4449,93 +4449,93 @@
           <t>Court 5</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
           <t>P</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>Lee Wee / koh shao qi</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>Lynette / XK</t>
+          <t>Lynn Er / XK</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>2026-02-28 16:00</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
           <t>P</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>Michelle Lai / Fong ee jie</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>Lynette / XK</t>
+          <t>Lynn Er / XK</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>2026-02-28 16:00</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
@@ -4911,51 +4911,51 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
           <t>Round of 32</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>Gwee Xian Ying / EugeneTaiYuZhe</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>Lynette / XK</t>
+          <t>Lynn Er / XK</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>2026-02-28 16:30</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
@@ -5200,51 +5200,51 @@
           <t>2026-02-28 17:00</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>Lynette / XK</t>
+          <t>Lynn Er / XK</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
           <t>Felix T / Alicia</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>2026-02-28 17:00</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
@@ -5578,93 +5578,93 @@
           <t>2026-02-28 17:15</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>Lynette / XK</t>
+          <t>Lynn Er / XK</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
           <t>Wan Xuan Ang / Kelvin Loh Jia Yee</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
           <t>2026-02-28 17:30</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>Lynette / XK</t>
+          <t>Lynn Er / XK</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
           <t>Ooi Shu Er / Bewen Siew</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
           <t>2026-02-28 17:30</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
@@ -5872,51 +5872,51 @@
           <t>2026-02-28 17:45</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
           <t>Third Place Playoff</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>Lynette / XK</t>
+          <t>Lynn Er / XK</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
           <t>Wei Han Yap / Ong Pei Chi</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
           <t>2026-02-28 18:00</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
@@ -6297,51 +6297,51 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
           <t>Kelvin Loh Jia Yee / Gavin Kee Wee Kheng</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
-          <t>Keith Low / LAI BOON PEN</t>
+          <t>Keith Low / Ben Lai</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
           <t>2026-02-28 18:15</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
@@ -7431,51 +7431,51 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
           <t>Yew Che Chern / TAN HIKTOR</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
-          <t>Keith Low / LAI BOON PEN</t>
+          <t>Keith Low / Ben Lai</t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
           <t>2026-02-28 19:00</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
@@ -8518,51 +8518,51 @@
           <t>2026-02-28 19:45</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
-          <t>Keith Low / LAI BOON PEN</t>
+          <t>Keith Low / Ben Lai</t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
         <is>
           <t>Chin Zhoon Wei / CHOY CHING CHENG</t>
         </is>
       </c>
       <c r="H195" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
           <t>2026-02-28 19:45</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
@@ -8607,51 +8607,51 @@
           <t>Court 3</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F197" t="inlineStr">
         <is>
           <t>Jay Mein  / Felix T</t>
         </is>
       </c>
       <c r="G197" t="inlineStr">
         <is>
-          <t>Oscar Wong Chee Ing / Khoo Keng Hwang</t>
+          <t>OW / Khoo Keng Hwang</t>
         </is>
       </c>
       <c r="H197" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
           <t>2026-02-28 19:45</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
@@ -8943,51 +8943,51 @@
           <t>Court 3</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F205" t="inlineStr">
         <is>
           <t>Razin Rahim / Abdul Khalid Bin Abdul Aziz</t>
         </is>
       </c>
       <c r="G205" t="inlineStr">
         <is>
-          <t>Oscar Wong Chee Ing / Khoo Keng Hwang</t>
+          <t>OW / Khoo Keng Hwang</t>
         </is>
       </c>
       <c r="H205" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
           <t>2026-02-28 20:00</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
@@ -9190,51 +9190,51 @@
           <t>2026-02-28 20:15</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F211" t="inlineStr">
         <is>
-          <t>Keith Low / LAI BOON PEN</t>
+          <t>Keith Low / Ben Lai</t>
         </is>
       </c>
       <c r="G211" t="inlineStr">
         <is>
           <t>Wuu Shu Qi / Joseph Lau</t>
         </is>
       </c>
       <c r="H211" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
           <t>2026-02-28 20:15</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
@@ -9447,51 +9447,51 @@
           <t>Court 7</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E217" t="inlineStr">
         <is>
           <t>J</t>
         </is>
       </c>
       <c r="F217" t="inlineStr">
         <is>
           <t>Khoo Kim Jim / Ang Boon Shen</t>
         </is>
       </c>
       <c r="G217" t="inlineStr">
         <is>
-          <t>Gun Johnson / [TRAPO] Elroy Lee</t>
+          <t>Gun Johnson / Elroy Lee</t>
         </is>
       </c>
       <c r="H217" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
           <t>2026-02-28 20:30</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
@@ -9657,51 +9657,51 @@
           <t>Court 6</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E222" t="inlineStr">
         <is>
           <t>J</t>
         </is>
       </c>
       <c r="F222" t="inlineStr">
         <is>
           <t>Gan Jun Hong / Yoon Ming</t>
         </is>
       </c>
       <c r="G222" t="inlineStr">
         <is>
-          <t>Gun Johnson / [TRAPO] Elroy Lee</t>
+          <t>Gun Johnson / Elroy Lee</t>
         </is>
       </c>
       <c r="H222" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
           <t>2026-02-28 20:30</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
@@ -9778,51 +9778,51 @@
           <t>2026-02-28 20:45</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E225" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F225" t="inlineStr">
         <is>
-          <t>Oscar Wong Chee Ing / Khoo Keng Hwang</t>
+          <t>OW / Khoo Keng Hwang</t>
         </is>
       </c>
       <c r="G225" t="inlineStr">
         <is>
           <t>mang jie han / ng sze khai</t>
         </is>
       </c>
       <c r="H225" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
           <t>2026-02-28 20:45</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
@@ -9946,51 +9946,51 @@
           <t>2026-02-28 20:45</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E229" t="inlineStr">
         <is>
           <t>J</t>
         </is>
       </c>
       <c r="F229" t="inlineStr">
         <is>
-          <t>Gun Johnson / [TRAPO] Elroy Lee</t>
+          <t>Gun Johnson / Elroy Lee</t>
         </is>
       </c>
       <c r="G229" t="inlineStr">
         <is>
           <t>Jianye Lim / Wenkai Hoe</t>
         </is>
       </c>
       <c r="H229" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
           <t>2026-02-28 21:00</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
@@ -10198,51 +10198,51 @@
           <t>2026-02-28 21:30</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E235" t="inlineStr">
         <is>
           <t>Round of 32</t>
         </is>
       </c>
       <c r="F235" t="inlineStr">
         <is>
-          <t>Gun Johnson / [TRAPO] Elroy Lee</t>
+          <t>Gun Johnson / Elroy Lee</t>
         </is>
       </c>
       <c r="G235" t="inlineStr">
         <is>
           <t>Tan Bing Yi / Leongwinli</t>
         </is>
       </c>
       <c r="H235" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
           <t>2026-02-28 21:30</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
@@ -10959,51 +10959,51 @@
           <t>Court 7</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D253" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E253" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F253" t="inlineStr">
         <is>
           <t>Chea Liang Sean / Ryan Pancratius</t>
         </is>
       </c>
       <c r="G253" t="inlineStr">
         <is>
-          <t>Gun Johnson / [TRAPO] Elroy Lee</t>
+          <t>Gun Johnson / Elroy Lee</t>
         </is>
       </c>
       <c r="H253" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
           <t>2026-02-28 22:30</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
@@ -11122,51 +11122,51 @@
           <t>2026-02-28 22:45</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D257" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E257" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F257" t="inlineStr">
         <is>
-          <t>Gun Johnson / [TRAPO] Elroy Lee</t>
+          <t>Gun Johnson / Elroy Lee</t>
         </is>
       </c>
       <c r="G257" t="inlineStr">
         <is>
           <t>Razin Rahim / Abdul Khalid Bin Abdul Aziz</t>
         </is>
       </c>
       <c r="H257" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
           <t>2026-02-28 22:45</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">