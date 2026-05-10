--- v0 (2026-05-08)
+++ v1 (2026-05-10)
@@ -1798,51 +1798,51 @@
           <t>2026-02-28 12:30</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>Heng chon lian  / Ong Ke Rou</t>
+          <t>Heng chon lian  / [TRAPO] Ong Ke Rou</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
           <t>Tom Gan / Casandra Chan</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>2026-02-28 12:30</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
@@ -2218,51 +2218,51 @@
           <t>2026-02-28 13:00</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>Heng chon lian  / Ong Ke Rou</t>
+          <t>Heng chon lian  / [TRAPO] Ong Ke Rou</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
           <t>Yee Xien / Ah ten</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>2026-02-28 13:00</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
@@ -2638,51 +2638,51 @@
           <t>2026-02-28 13:30</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>Heng chon lian  / Ong Ke Rou</t>
+          <t>Heng chon lian  / [TRAPO] Ong Ke Rou</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
           <t>TAI SHANG MING / Gui Shen Ning</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>2026-02-28 13:30</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
@@ -4990,51 +4990,51 @@
           <t>2026-02-28 16:45</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
           <t>Round of 32</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>Heng chon lian  / Ong Ke Rou</t>
+          <t>Heng chon lian  / [TRAPO] Ong Ke Rou</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
           <t>Siew Zi Xuan / Ko Xue Ni</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>2026-02-28 16:45</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
@@ -5494,51 +5494,51 @@
           <t>2026-02-28 17:15</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>Heng chon lian  / Ong Ke Rou</t>
+          <t>Heng chon lian  / [TRAPO] Ong Ke Rou</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
           <t>Siow Kok Yik / Siow Cayden</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
           <t>2026-02-28 17:15</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
@@ -5751,51 +5751,51 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
           <t>Wee Yin Quen / limyushen</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>Heng chon lian  / Ong Ke Rou</t>
+          <t>Heng chon lian  / [TRAPO] Ong Ke Rou</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
           <t>2026-02-28 17:30</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
@@ -9447,51 +9447,51 @@
           <t>Court 7</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E217" t="inlineStr">
         <is>
           <t>J</t>
         </is>
       </c>
       <c r="F217" t="inlineStr">
         <is>
           <t>Khoo Kim Jim / Ang Boon Shen</t>
         </is>
       </c>
       <c r="G217" t="inlineStr">
         <is>
-          <t>Gun Johnson / Elroy Lee</t>
+          <t>Gun Johnson / [TRAPO] Elroy Lee</t>
         </is>
       </c>
       <c r="H217" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
           <t>2026-02-28 20:30</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
@@ -9657,51 +9657,51 @@
           <t>Court 6</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E222" t="inlineStr">
         <is>
           <t>J</t>
         </is>
       </c>
       <c r="F222" t="inlineStr">
         <is>
           <t>Gan Jun Hong / Yoon Ming</t>
         </is>
       </c>
       <c r="G222" t="inlineStr">
         <is>
-          <t>Gun Johnson / Elroy Lee</t>
+          <t>Gun Johnson / [TRAPO] Elroy Lee</t>
         </is>
       </c>
       <c r="H222" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
           <t>2026-02-28 20:30</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
@@ -9946,51 +9946,51 @@
           <t>2026-02-28 20:45</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E229" t="inlineStr">
         <is>
           <t>J</t>
         </is>
       </c>
       <c r="F229" t="inlineStr">
         <is>
-          <t>Gun Johnson / Elroy Lee</t>
+          <t>Gun Johnson / [TRAPO] Elroy Lee</t>
         </is>
       </c>
       <c r="G229" t="inlineStr">
         <is>
           <t>Jianye Lim / Wenkai Hoe</t>
         </is>
       </c>
       <c r="H229" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
           <t>2026-02-28 21:00</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
@@ -10198,51 +10198,51 @@
           <t>2026-02-28 21:30</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E235" t="inlineStr">
         <is>
           <t>Round of 32</t>
         </is>
       </c>
       <c r="F235" t="inlineStr">
         <is>
-          <t>Gun Johnson / Elroy Lee</t>
+          <t>Gun Johnson / [TRAPO] Elroy Lee</t>
         </is>
       </c>
       <c r="G235" t="inlineStr">
         <is>
           <t>Tan Bing Yi / Leongwinli</t>
         </is>
       </c>
       <c r="H235" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
           <t>2026-02-28 21:30</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
@@ -10959,51 +10959,51 @@
           <t>Court 7</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D253" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E253" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F253" t="inlineStr">
         <is>
           <t>Chea Liang Sean / Ryan Pancratius</t>
         </is>
       </c>
       <c r="G253" t="inlineStr">
         <is>
-          <t>Gun Johnson / Elroy Lee</t>
+          <t>Gun Johnson / [TRAPO] Elroy Lee</t>
         </is>
       </c>
       <c r="H253" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
           <t>2026-02-28 22:30</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
@@ -11122,51 +11122,51 @@
           <t>2026-02-28 22:45</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D257" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E257" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F257" t="inlineStr">
         <is>
-          <t>Gun Johnson / Elroy Lee</t>
+          <t>Gun Johnson / [TRAPO] Elroy Lee</t>
         </is>
       </c>
       <c r="G257" t="inlineStr">
         <is>
           <t>Razin Rahim / Abdul Khalid Bin Abdul Aziz</t>
         </is>
       </c>
       <c r="H257" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
           <t>2026-02-28 22:45</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">