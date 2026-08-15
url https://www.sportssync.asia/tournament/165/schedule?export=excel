--- v0 (2026-06-06)
+++ v1 (2026-08-15)
@@ -711,51 +711,51 @@
           <t>Court 5</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>Wong Khee Chun / Lye Jun Cheng</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>Benedict Chan Sheng An / RONAN KING YUENT</t>
+          <t>Benedict Chan Sheng An / RONAN SHIMABUKURO</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>2026-06-06 10:00</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
@@ -1294,51 +1294,51 @@
           <t>2026-06-06 10:20</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>Chern yie Teh / Vincent ong York khoon</t>
+          <t>Teh Chern Yie / Vincent ong York khoon</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>Sheikh ahmad faiz Ismail / Danish Iskandar b Shahril Azli</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>2026-06-06 10:20</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
@@ -1714,51 +1714,51 @@
           <t>2026-06-06 10:30</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>Benedict Chan Sheng An / RONAN KING YUENT</t>
+          <t>Benedict Chan Sheng An / RONAN SHIMABUKURO</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
           <t>Lai Dixon / TAN TENG GUAN</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>2026-06-06 10:30</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
@@ -1966,51 +1966,51 @@
           <t>2026-06-06 10:40</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>Chern yie Teh / Vincent ong York khoon</t>
+          <t>Teh Chern Yie / Vincent ong York khoon</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
           <t>MUHAMMAD ZHAHIN IELYAS BIN KAMARUL ZAMAN / Wong say Heng</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>2026-06-06 10:40</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
@@ -2391,51 +2391,51 @@
           <t>Court 5</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>Brandon Fong Jay Shern / CHAN KAH JUN</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>Benedict Chan Sheng An / RONAN KING YUENT</t>
+          <t>Benedict Chan Sheng An / RONAN SHIMABUKURO</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>2026-06-06 10:50</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
@@ -2638,51 +2638,51 @@
           <t>2026-06-06 11:00</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>Chern yie Teh / Vincent ong York khoon</t>
+          <t>Teh Chern Yie / Vincent ong York khoon</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
           <t>Lee Cheng He  / ONG ZI QUAN</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>2026-06-06 11:00</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
@@ -2974,51 +2974,51 @@
           <t>2026-06-06 11:20</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>Chern yie Teh / Vincent ong York khoon</t>
+          <t>Teh Chern Yie / Vincent ong York khoon</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
           <t>Syafi Hazheem Bin Kamal Effendi / Ameer Faiz bin Ramli</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>2026-06-06 11:20</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
@@ -4155,51 +4155,51 @@
           <t>Court 6</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>ELYAS GHAZI BIN MOHD FAIZ / Mason Tan Yi Hao</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>Qurratul Ayn Binti Muhammad Akram / Raessa Binti Ashwad</t>
+          <t>Qurratul Ayn Binti Muhammad Akram / E23 Raessa Binti Ashwad</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>2026-06-06 14:40</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
@@ -4323,51 +4323,51 @@
           <t>Court 6</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>MUHAMMAD ARIQ RIFQY BIN MOHD HANAFIAH  / AALI HAFIDH BIN MOHAMMED BUKHARI</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>Qurratul Ayn Binti Muhammad Akram / Raessa Binti Ashwad</t>
+          <t>Qurratul Ayn Binti Muhammad Akram / E23 Raessa Binti Ashwad</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>2026-06-06 14:50</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
@@ -4822,51 +4822,51 @@
           <t>2026-06-06 15:20</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>Qurratul Ayn Binti Muhammad Akram / Raessa Binti Ashwad</t>
+          <t>Qurratul Ayn Binti Muhammad Akram / E23 Raessa Binti Ashwad</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
           <t>AQLI AL YASEEN HARRIS BIN MUHAMMAD ABDULLAH HAFIDZ  / Aina Safiyya Binti Mohd Nurakmal</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>2026-06-06 15:20</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
@@ -5368,51 +5368,51 @@
           <t>2026-06-06 16:30</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>Alaynna / Yap Wei Han</t>
+          <t>Alaynna / Wei Han Yap</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
           <t>Doris Lim / Chong Ming Fon</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
           <t>2026-06-06 16:30</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
@@ -5830,51 +5830,51 @@
           <t>2026-06-06 16:40</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>kang jin / Tan Cecilia</t>
+          <t>kang jin / Cecilia Tan</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
           <t>Ravn Teo / Anna Lee</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
           <t>2026-06-06 16:40</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>Court VIP</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
@@ -6040,51 +6040,51 @@
           <t>2026-06-06 16:50</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>Alaynna / Yap Wei Han</t>
+          <t>Alaynna / Wei Han Yap</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
           <t>Lee Wuey Ming  / Goh yen yen</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
           <t>2026-06-06 16:50</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
@@ -6507,51 +6507,51 @@
           <t>Court 7</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
           <t>Benjamin Choong Myi Yang  / Lee Zi Thung</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
-          <t>kang jin / Tan Cecilia</t>
+          <t>kang jin / Cecilia Tan</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
           <t>2026-06-06 17:00</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
           <t>Court VIP</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
@@ -6712,51 +6712,51 @@
           <t>2026-06-06 17:10</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
-          <t>Alaynna / Yap Wei Han</t>
+          <t>Alaynna / Wei Han Yap</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
           <t>Khek Sing Ler / Brandon Fong Jay Shern</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
           <t>2026-06-06 17:10</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
@@ -6843,51 +6843,51 @@
           <t>Court 7</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
           <t xml:space="preserve">SOONG JUN FAI / Vivian Fortunata </t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
-          <t>kang jin / Tan Cecilia</t>
+          <t>kang jin / Cecilia Tan</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
           <t>2026-06-06 17:10</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
           <t>Court VIP</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
@@ -7268,51 +7268,51 @@
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
           <t>Mohd hidayat bin hashim / PUTERI NAJIA</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
           <t xml:space="preserve">Khoo hong hong / Lee Shih Wei </t>
         </is>
       </c>
       <c r="H165" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
           <t>2026-06-06 17:30</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
@@ -7352,10590 +7352,10590 @@
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
           <t>Brian Lee Chun Hong / Lua Yi Fang</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
           <t>Lieu Kai Ye / Lim Shieh lee</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
           <t>2026-06-06 17:40</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
           <t xml:space="preserve">Ong Cheng Seang / Payee lim peiy yee </t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
           <t>Sean Gerald Wong / Milvia Walter Alex</t>
         </is>
       </c>
       <c r="H168" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
           <t>2026-06-06 17:50</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
           <t>Mohd hidayat bin hashim / PUTERI NAJIA</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
           <t>Lieu Kai Ye / Lim Shieh lee</t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
           <t>2026-06-06 17:50</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
           <t>Voon Suwen / Tan Jun-Hong</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
           <t>Sean Gerald Wong / Milvia Walter Alex</t>
         </is>
       </c>
       <c r="H170" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
           <t>2026-06-06 18:00</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
           <t>Brian Lee Chun Hong / Lua Yi Fang</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
           <t>Ian Chang / Jenvine Ong</t>
         </is>
       </c>
       <c r="H171" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
           <t>2026-06-06 18:00</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
           <t xml:space="preserve">Ong Cheng Seang / Payee lim peiy yee </t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
           <t xml:space="preserve">Liew Kai Wen / Wallace Low </t>
         </is>
       </c>
       <c r="H172" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
           <t>2026-06-06 18:20</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>Mohd hidayat bin hashim / PUTERI NAJIA</t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
           <t>Zayn wong / Chooi Mei Yan</t>
         </is>
       </c>
       <c r="H173" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
           <t>2026-06-06 18:20</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
           <t xml:space="preserve">SOONG JUN FAI / Vivian Fortunata </t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t xml:space="preserve">Liew Kai Wen / Wallace Low </t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
           <t>2026-06-06 18:20</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
           <t>Tam Siew Fun / Ryan Lim Wen Yang</t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
           <t>Nur Farahain binti Sharif / Hafiz Bin Roslan</t>
         </is>
       </c>
       <c r="H175" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
           <t>2026-06-06 18:20</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
           <t>Chan Guo Jing / Catherine Chan</t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
           <t>Lee Wuey Ming  / Goh yen yen</t>
         </is>
       </c>
       <c r="H176" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
           <t>2026-06-06 18:20</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
           <t>Khek Sing Ler / Brandon Fong Jay Shern</t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
           <t>Wong Khee Chun / Rico Tan Jia Xuan</t>
         </is>
       </c>
       <c r="H177" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
           <t>2026-06-06 18:20</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
           <t>MUHAMMAD ZHAHIN IELYAS BIN KAMARUL ZAMAN / Shahara Antartika</t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
           <t xml:space="preserve">Alexander Yip Jern How / Jacy Chen </t>
         </is>
       </c>
       <c r="H178" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
           <t>2026-06-06 18:20</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t xml:space="preserve">Ong Cheng Seang / Payee lim peiy yee </t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
-          <t>kang jin / Tan Cecilia</t>
+          <t>kang jin / Cecilia Tan</t>
         </is>
       </c>
       <c r="H179" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
           <t>2026-06-06 18:20</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
           <t>Court VIP</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
           <t>BaoBao / Ooi Yi Yong</t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>Brian Lee Chun Hong / Lua Yi Fang</t>
         </is>
       </c>
       <c r="H180" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
           <t>2026-06-06 18:40</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>Mohd hidayat bin hashim / PUTERI NAJIA</t>
         </is>
       </c>
       <c r="G181" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t xml:space="preserve">SOONG JUN FAI / Vivian Fortunata </t>
         </is>
       </c>
       <c r="H181" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
           <t>2026-06-06 18:40</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>Tam Siew Fun / Ryan Lim Wen Yang</t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>Chan Guo Jing / Catherine Chan</t>
         </is>
       </c>
       <c r="H182" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
           <t>2026-06-06 18:40</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>Khek Sing Ler / Brandon Fong Jay Shern</t>
         </is>
       </c>
       <c r="G183" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>MUHAMMAD ZHAHIN IELYAS BIN KAMARUL ZAMAN / Shahara Antartika</t>
         </is>
       </c>
       <c r="H183" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
           <t>2026-06-06 18:40</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
           <t>Court VIP</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t xml:space="preserve">Ong Cheng Seang / Payee lim peiy yee </t>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>BaoBao / Ooi Yi Yong</t>
         </is>
       </c>
       <c r="H184" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
           <t>2026-06-06 19:00</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>MUHAMMAD ZHAHIN IELYAS BIN KAMARUL ZAMAN / Shahara Antartika</t>
         </is>
       </c>
       <c r="G185" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>BaoBao / Ooi Yi Yong</t>
         </is>
       </c>
       <c r="H185" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
           <t>2026-06-06 19:00</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
           <t>Court VIP</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>Mohd hidayat bin hashim / PUTERI NAJIA</t>
         </is>
       </c>
       <c r="G186" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>Chan Guo Jing / Catherine Chan</t>
         </is>
       </c>
       <c r="H186" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
           <t>2026-06-06 19:30</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
           <t>Third Place Playoff</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>Mohd hidayat bin hashim / PUTERI NAJIA</t>
         </is>
       </c>
       <c r="G187" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>BaoBao / Ooi Yi Yong</t>
         </is>
       </c>
       <c r="H187" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
           <t>2026-06-06 19:30</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
           <t>Court VIP</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
           <t>Final</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>Chan Guo Jing / Catherine Chan</t>
         </is>
       </c>
       <c r="G188" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>MUHAMMAD ZHAHIN IELYAS BIN KAMARUL ZAMAN / Shahara Antartika</t>
         </is>
       </c>
       <c r="H188" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
           <t>2026-06-07 10:00</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E189" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F189" t="inlineStr">
         <is>
           <t>Muhammad Sufi bin Abdul Rauf / Amirul azahar</t>
         </is>
       </c>
       <c r="G189" t="inlineStr">
         <is>
           <t>Yang Chin Yi / Daniel Bin Abu Hassan</t>
         </is>
       </c>
       <c r="H189" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
           <t>2026-06-07 10:00</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
           <t>Aiman Hafiy Bin Mohd Shukri / Iqmal Ramlan</t>
         </is>
       </c>
       <c r="G190" t="inlineStr">
         <is>
           <t>YewHongSheng / Dang Mun Lok</t>
         </is>
       </c>
       <c r="H190" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
           <t>2026-06-07 10:00</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
           <t>Tan Hwee Hock / Fam Kok Fui</t>
         </is>
       </c>
       <c r="G191" t="inlineStr">
         <is>
           <t>LAI PICK KENT / GAN JING HENG</t>
         </is>
       </c>
       <c r="H191" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
           <t>2026-06-07 10:00</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E192" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F192" t="inlineStr">
         <is>
-          <t>CHONG CHEE WING / low jin kit</t>
+          <t>BRANDON CHONG CW / low jin kit</t>
         </is>
       </c>
       <c r="G192" t="inlineStr">
         <is>
           <t>Samuel Chan Chia King / Joon Voon Wong</t>
         </is>
       </c>
       <c r="H192" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
           <t>2026-06-07 10:00</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
           <t xml:space="preserve">Yeoh Ghim Hann / Edmond Chin </t>
         </is>
       </c>
       <c r="G193" t="inlineStr">
         <is>
           <t>Amir Asyraf Bin Abd Hamid / Muhammad Azhad Shahrir</t>
         </is>
       </c>
       <c r="H193" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
           <t>2026-06-07 10:00</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
           <t>LIM CHUAN WEE / Wongwuijuneugene</t>
         </is>
       </c>
       <c r="G194" t="inlineStr">
         <is>
           <t>ckw kaiwen / AD NG</t>
         </is>
       </c>
       <c r="H194" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
           <t>2026-06-07 10:00</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
           <t>Low Hong Liang  / Chong Kit Hung</t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
         <is>
-          <t>Lim ZhiQuan / Chern yie Teh</t>
+          <t>Lim ZhiQuan / Teh Chern Yie</t>
         </is>
       </c>
       <c r="H195" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
           <t>2026-06-07 10:00</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
           <t>Court VIP</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F196" t="inlineStr">
         <is>
           <t>Andy Na / Jasper Lim</t>
         </is>
       </c>
       <c r="G196" t="inlineStr">
         <is>
           <t>Desmond Yong  / Chai Chee Yen</t>
         </is>
       </c>
       <c r="H196" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
           <t>2026-06-07 10:10</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F197" t="inlineStr">
         <is>
-          <t>Mohd Azlan bin Mohd Lazim / HUSSEIN BIN ON</t>
+          <t>Mohd Azlan / HUSSEIN BIN ON</t>
         </is>
       </c>
       <c r="G197" t="inlineStr">
         <is>
           <t>Gun Johnson / Tenson Tang</t>
         </is>
       </c>
       <c r="H197" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
           <t>2026-06-07 10:10</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E198" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F198" t="inlineStr">
         <is>
           <t>Wilson Choo / Thum Pei Zhi</t>
         </is>
       </c>
       <c r="G198" t="inlineStr">
         <is>
           <t>Albert Chong Zi Che / Chua chong beng</t>
         </is>
       </c>
       <c r="H198" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
           <t>2026-06-07 10:10</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E199" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F199" t="inlineStr">
         <is>
           <t>Lee Jin Yang / WONG CHOON FOO</t>
         </is>
       </c>
       <c r="G199" t="inlineStr">
         <is>
           <t>YHC Eric / Chan Wei Ren</t>
         </is>
       </c>
       <c r="H199" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
           <t>2026-06-07 10:10</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E200" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F200" t="inlineStr">
         <is>
           <t>Mohd Khuzairin Darween Mohamad Azli / Muhamad Yahya bin Muhamad Rafit</t>
         </is>
       </c>
       <c r="G200" t="inlineStr">
         <is>
           <t>Mohd Hanif Syazwan Bin Abd Halim / Muhammad Hazim Wafiq Bin Abd Halim</t>
         </is>
       </c>
       <c r="H200" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
           <t>2026-06-07 10:10</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
           <t>Mohd iqbal b jaffar sidek / AHMAD SHAZNI HARIZ BIN MOHD NOOR</t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
-          <t>JamesLiaoManJen  / 伍宏轩</t>
+          <t>JamesLiaoManJen  / Goh Hong Xuan</t>
         </is>
       </c>
       <c r="H201" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
           <t>2026-06-07 10:10</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
           <t>LOR SENG THEE / Fong Alvin</t>
         </is>
       </c>
       <c r="G202" t="inlineStr">
         <is>
           <t>CHEN CHER YEAN / Khai Jie</t>
         </is>
       </c>
       <c r="H202" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
           <t>2026-06-07 10:10</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
           <t>Alvin Martin / Daniel raj dhairianathan</t>
         </is>
       </c>
       <c r="G203" t="inlineStr">
         <is>
-          <t>Arvin Arul  / Brandon kiew kwang yi</t>
+          <t>ARVIN / Brandon kiew kwang yi</t>
         </is>
       </c>
       <c r="H203" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
           <t>2026-06-07 10:10</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
           <t>Court VIP</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E204" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F204" t="inlineStr">
         <is>
           <t>Tengku Mohamad Razreen / Mohamad Zakri Bin Mohd Jali</t>
         </is>
       </c>
       <c r="G204" t="inlineStr">
         <is>
           <t>Wong Wai Kok / Reuben Lee Wei Ern</t>
         </is>
       </c>
       <c r="H204" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
           <t>2026-06-07 10:20</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F205" t="inlineStr">
         <is>
           <t>Isaac Lui / Kua Yong Wen</t>
         </is>
       </c>
       <c r="G205" t="inlineStr">
         <is>
           <t>Yang Chin Yi / Daniel Bin Abu Hassan</t>
         </is>
       </c>
       <c r="H205" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
           <t>2026-06-07 10:20</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F206" t="inlineStr">
         <is>
           <t>Gan Jun Hong / Ryan Pancratius</t>
         </is>
       </c>
       <c r="G206" t="inlineStr">
         <is>
           <t>YewHongSheng / Dang Mun Lok</t>
         </is>
       </c>
       <c r="H206" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
           <t>2026-06-07 10:20</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F207" t="inlineStr">
         <is>
           <t>Khin Ngooi / Ramen khoo kok liang</t>
         </is>
       </c>
       <c r="G207" t="inlineStr">
         <is>
           <t>LAI PICK KENT / GAN JING HENG</t>
         </is>
       </c>
       <c r="H207" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
           <t>2026-06-07 10:20</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E208" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F208" t="inlineStr">
         <is>
           <t>Ahmad Naim / MUHAMMAD DANISH NAUFAL BIN ZULKAFLI</t>
         </is>
       </c>
       <c r="G208" t="inlineStr">
         <is>
           <t>Samuel Chan Chia King / Joon Voon Wong</t>
         </is>
       </c>
       <c r="H208" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
           <t>2026-06-07 10:20</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E209" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F209" t="inlineStr">
         <is>
           <t xml:space="preserve">FreDz Lee / Saw Sean Seng </t>
         </is>
       </c>
       <c r="G209" t="inlineStr">
         <is>
           <t>Amir Asyraf Bin Abd Hamid / Muhammad Azhad Shahrir</t>
         </is>
       </c>
       <c r="H209" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
           <t>2026-06-07 10:20</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
           <t>Lim Yoong Shean / Jerold Yap Hock Lai</t>
         </is>
       </c>
       <c r="G210" t="inlineStr">
         <is>
           <t>lennix lim / Dickson Cheah</t>
         </is>
       </c>
       <c r="H210" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
           <t>2026-06-07 10:20</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F211" t="inlineStr">
         <is>
           <t xml:space="preserve">Antonio Tan Chun Leong / Nicholas yeo pei khin </t>
         </is>
       </c>
       <c r="G211" t="inlineStr">
         <is>
           <t>Zulkifli abdul halim / Mohd Shuznain B Mohd Yazid</t>
         </is>
       </c>
       <c r="H211" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
           <t>2026-06-07 10:20</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
           <t>Court VIP</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E212" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F212" t="inlineStr">
         <is>
           <t>CHIN WAI KIAN / Chin teck yeat</t>
         </is>
       </c>
       <c r="G212" t="inlineStr">
         <is>
           <t>Desmond Yong  / Chai Chee Yen</t>
         </is>
       </c>
       <c r="H212" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
           <t>2026-06-07 10:30</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F213" t="inlineStr">
         <is>
           <t>Muhammad Sufi bin Abdul Rauf / Amirul azahar</t>
         </is>
       </c>
       <c r="G213" t="inlineStr">
         <is>
-          <t>Mohd Azlan bin Mohd Lazim / HUSSEIN BIN ON</t>
+          <t>Mohd Azlan / HUSSEIN BIN ON</t>
         </is>
       </c>
       <c r="H213" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
           <t>2026-06-07 10:30</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E214" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F214" t="inlineStr">
         <is>
           <t>Aiman Hafiy Bin Mohd Shukri / Iqmal Ramlan</t>
         </is>
       </c>
       <c r="G214" t="inlineStr">
         <is>
           <t>Wilson Choo / Thum Pei Zhi</t>
         </is>
       </c>
       <c r="H214" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
           <t>2026-06-07 10:30</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E215" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F215" t="inlineStr">
         <is>
           <t>Tan Hwee Hock / Fam Kok Fui</t>
         </is>
       </c>
       <c r="G215" t="inlineStr">
         <is>
           <t>Lee Jin Yang / WONG CHOON FOO</t>
         </is>
       </c>
       <c r="H215" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
           <t>2026-06-07 10:30</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E216" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F216" t="inlineStr">
         <is>
-          <t>CHONG CHEE WING / low jin kit</t>
+          <t>BRANDON CHONG CW / low jin kit</t>
         </is>
       </c>
       <c r="G216" t="inlineStr">
         <is>
           <t>Mohd Khuzairin Darween Mohamad Azli / Muhamad Yahya bin Muhamad Rafit</t>
         </is>
       </c>
       <c r="H216" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
           <t>2026-06-07 10:30</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E217" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F217" t="inlineStr">
         <is>
           <t xml:space="preserve">Yeoh Ghim Hann / Edmond Chin </t>
         </is>
       </c>
       <c r="G217" t="inlineStr">
         <is>
           <t>Mohd iqbal b jaffar sidek / AHMAD SHAZNI HARIZ BIN MOHD NOOR</t>
         </is>
       </c>
       <c r="H217" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
           <t>2026-06-07 10:30</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E218" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F218" t="inlineStr">
         <is>
           <t>LIM CHUAN WEE / Wongwuijuneugene</t>
         </is>
       </c>
       <c r="G218" t="inlineStr">
         <is>
           <t>CHEN CHER YEAN / Khai Jie</t>
         </is>
       </c>
       <c r="H218" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
           <t>2026-06-07 10:30</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F219" t="inlineStr">
         <is>
           <t>Low Hong Liang  / Chong Kit Hung</t>
         </is>
       </c>
       <c r="G219" t="inlineStr">
         <is>
-          <t>Arvin Arul  / Brandon kiew kwang yi</t>
+          <t>ARVIN / Brandon kiew kwang yi</t>
         </is>
       </c>
       <c r="H219" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
           <t>2026-06-07 10:30</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
           <t>Court VIP</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E220" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F220" t="inlineStr">
         <is>
           <t>Andy Na / Jasper Lim</t>
         </is>
       </c>
       <c r="G220" t="inlineStr">
         <is>
           <t>Tengku Mohamad Razreen / Mohamad Zakri Bin Mohd Jali</t>
         </is>
       </c>
       <c r="H220" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
           <t>2026-06-07 10:40</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E221" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F221" t="inlineStr">
         <is>
           <t>Isaac Lui / Kua Yong Wen</t>
         </is>
       </c>
       <c r="G221" t="inlineStr">
         <is>
           <t>Gun Johnson / Tenson Tang</t>
         </is>
       </c>
       <c r="H221" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
           <t>2026-06-07 10:40</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E222" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F222" t="inlineStr">
         <is>
           <t>Gan Jun Hong / Ryan Pancratius</t>
         </is>
       </c>
       <c r="G222" t="inlineStr">
         <is>
           <t>Albert Chong Zi Che / Chua chong beng</t>
         </is>
       </c>
       <c r="H222" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
           <t>2026-06-07 10:40</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E223" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F223" t="inlineStr">
         <is>
           <t>Khin Ngooi / Ramen khoo kok liang</t>
         </is>
       </c>
       <c r="G223" t="inlineStr">
         <is>
           <t>YHC Eric / Chan Wei Ren</t>
         </is>
       </c>
       <c r="H223" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
           <t>2026-06-07 10:40</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E224" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F224" t="inlineStr">
         <is>
           <t>Ahmad Naim / MUHAMMAD DANISH NAUFAL BIN ZULKAFLI</t>
         </is>
       </c>
       <c r="G224" t="inlineStr">
         <is>
           <t>Mohd Hanif Syazwan Bin Abd Halim / Muhammad Hazim Wafiq Bin Abd Halim</t>
         </is>
       </c>
       <c r="H224" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
           <t>2026-06-07 10:40</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E225" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F225" t="inlineStr">
         <is>
           <t xml:space="preserve">FreDz Lee / Saw Sean Seng </t>
         </is>
       </c>
       <c r="G225" t="inlineStr">
         <is>
-          <t>JamesLiaoManJen  / 伍宏轩</t>
+          <t>JamesLiaoManJen  / Goh Hong Xuan</t>
         </is>
       </c>
       <c r="H225" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
           <t>2026-06-07 10:40</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E226" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F226" t="inlineStr">
         <is>
           <t>ckw kaiwen / AD NG</t>
         </is>
       </c>
       <c r="G226" t="inlineStr">
         <is>
           <t>lennix lim / Dickson Cheah</t>
         </is>
       </c>
       <c r="H226" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
           <t>2026-06-07 10:40</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E227" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F227" t="inlineStr">
         <is>
-          <t>Lim ZhiQuan / Chern yie Teh</t>
+          <t>Lim ZhiQuan / Teh Chern Yie</t>
         </is>
       </c>
       <c r="G227" t="inlineStr">
         <is>
           <t>Zulkifli abdul halim / Mohd Shuznain B Mohd Yazid</t>
         </is>
       </c>
       <c r="H227" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
           <t>2026-06-07 10:40</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
           <t>Court VIP</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E228" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F228" t="inlineStr">
         <is>
           <t>CHIN WAI KIAN / Chin teck yeat</t>
         </is>
       </c>
       <c r="G228" t="inlineStr">
         <is>
           <t>Wong Wai Kok / Reuben Lee Wei Ern</t>
         </is>
       </c>
       <c r="H228" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
           <t>2026-06-07 10:50</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E229" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F229" t="inlineStr">
         <is>
           <t>Yang Chin Yi / Daniel Bin Abu Hassan</t>
         </is>
       </c>
       <c r="G229" t="inlineStr">
         <is>
-          <t>Mohd Azlan bin Mohd Lazim / HUSSEIN BIN ON</t>
+          <t>Mohd Azlan / HUSSEIN BIN ON</t>
         </is>
       </c>
       <c r="H229" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
           <t>2026-06-07 10:50</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E230" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F230" t="inlineStr">
         <is>
           <t>YewHongSheng / Dang Mun Lok</t>
         </is>
       </c>
       <c r="G230" t="inlineStr">
         <is>
           <t>Wilson Choo / Thum Pei Zhi</t>
         </is>
       </c>
       <c r="H230" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
           <t>2026-06-07 10:50</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E231" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F231" t="inlineStr">
         <is>
           <t>LAI PICK KENT / GAN JING HENG</t>
         </is>
       </c>
       <c r="G231" t="inlineStr">
         <is>
           <t>Lee Jin Yang / WONG CHOON FOO</t>
         </is>
       </c>
       <c r="H231" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
           <t>2026-06-07 10:50</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E232" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F232" t="inlineStr">
         <is>
           <t>Samuel Chan Chia King / Joon Voon Wong</t>
         </is>
       </c>
       <c r="G232" t="inlineStr">
         <is>
           <t>Mohd Khuzairin Darween Mohamad Azli / Muhamad Yahya bin Muhamad Rafit</t>
         </is>
       </c>
       <c r="H232" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
           <t>2026-06-07 10:50</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E233" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F233" t="inlineStr">
         <is>
           <t>Amir Asyraf Bin Abd Hamid / Muhammad Azhad Shahrir</t>
         </is>
       </c>
       <c r="G233" t="inlineStr">
         <is>
           <t>Mohd iqbal b jaffar sidek / AHMAD SHAZNI HARIZ BIN MOHD NOOR</t>
         </is>
       </c>
       <c r="H233" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
           <t>2026-06-07 10:50</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E234" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F234" t="inlineStr">
         <is>
           <t>LOR SENG THEE / Fong Alvin</t>
         </is>
       </c>
       <c r="G234" t="inlineStr">
         <is>
           <t>Lim Yoong Shean / Jerold Yap Hock Lai</t>
         </is>
       </c>
       <c r="H234" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
           <t>2026-06-07 10:50</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E235" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F235" t="inlineStr">
         <is>
           <t>Alvin Martin / Daniel raj dhairianathan</t>
         </is>
       </c>
       <c r="G235" t="inlineStr">
         <is>
           <t xml:space="preserve">Antonio Tan Chun Leong / Nicholas yeo pei khin </t>
         </is>
       </c>
       <c r="H235" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
           <t>2026-06-07 10:50</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
           <t>Court VIP</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E236" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F236" t="inlineStr">
         <is>
           <t>Desmond Yong  / Chai Chee Yen</t>
         </is>
       </c>
       <c r="G236" t="inlineStr">
         <is>
           <t>Tengku Mohamad Razreen / Mohamad Zakri Bin Mohd Jali</t>
         </is>
       </c>
       <c r="H236" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
           <t>2026-06-07 11:00</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E237" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F237" t="inlineStr">
         <is>
           <t>Isaac Lui / Kua Yong Wen</t>
         </is>
       </c>
       <c r="G237" t="inlineStr">
         <is>
-          <t>Mohd Azlan bin Mohd Lazim / HUSSEIN BIN ON</t>
+          <t>Mohd Azlan / HUSSEIN BIN ON</t>
         </is>
       </c>
       <c r="H237" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
           <t>2026-06-07 11:00</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E238" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F238" t="inlineStr">
         <is>
           <t>Gan Jun Hong / Ryan Pancratius</t>
         </is>
       </c>
       <c r="G238" t="inlineStr">
         <is>
           <t>Wilson Choo / Thum Pei Zhi</t>
         </is>
       </c>
       <c r="H238" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
           <t>2026-06-07 11:00</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E239" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F239" t="inlineStr">
         <is>
           <t>Khin Ngooi / Ramen khoo kok liang</t>
         </is>
       </c>
       <c r="G239" t="inlineStr">
         <is>
           <t>Lee Jin Yang / WONG CHOON FOO</t>
         </is>
       </c>
       <c r="H239" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
           <t>2026-06-07 11:00</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E240" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F240" t="inlineStr">
         <is>
           <t>Ahmad Naim / MUHAMMAD DANISH NAUFAL BIN ZULKAFLI</t>
         </is>
       </c>
       <c r="G240" t="inlineStr">
         <is>
           <t>Mohd Khuzairin Darween Mohamad Azli / Muhamad Yahya bin Muhamad Rafit</t>
         </is>
       </c>
       <c r="H240" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
           <t>2026-06-07 11:00</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E241" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F241" t="inlineStr">
         <is>
           <t xml:space="preserve">FreDz Lee / Saw Sean Seng </t>
         </is>
       </c>
       <c r="G241" t="inlineStr">
         <is>
           <t>Mohd iqbal b jaffar sidek / AHMAD SHAZNI HARIZ BIN MOHD NOOR</t>
         </is>
       </c>
       <c r="H241" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
           <t>2026-06-07 11:00</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E242" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F242" t="inlineStr">
         <is>
           <t>LIM CHUAN WEE / Wongwuijuneugene</t>
         </is>
       </c>
       <c r="G242" t="inlineStr">
         <is>
           <t>lennix lim / Dickson Cheah</t>
         </is>
       </c>
       <c r="H242" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
           <t>2026-06-07 11:00</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E243" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F243" t="inlineStr">
         <is>
           <t>Low Hong Liang  / Chong Kit Hung</t>
         </is>
       </c>
       <c r="G243" t="inlineStr">
         <is>
           <t>Zulkifli abdul halim / Mohd Shuznain B Mohd Yazid</t>
         </is>
       </c>
       <c r="H243" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
           <t>2026-06-07 11:00</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
           <t>Court VIP</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D244" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E244" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F244" t="inlineStr">
         <is>
           <t>CHIN WAI KIAN / Chin teck yeat</t>
         </is>
       </c>
       <c r="G244" t="inlineStr">
         <is>
           <t>Tengku Mohamad Razreen / Mohamad Zakri Bin Mohd Jali</t>
         </is>
       </c>
       <c r="H244" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
           <t>2026-06-07 11:10</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D245" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E245" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F245" t="inlineStr">
         <is>
           <t>Gun Johnson / Tenson Tang</t>
         </is>
       </c>
       <c r="G245" t="inlineStr">
         <is>
           <t>Muhammad Sufi bin Abdul Rauf / Amirul azahar</t>
         </is>
       </c>
       <c r="H245" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
           <t>2026-06-07 11:10</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D246" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E246" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F246" t="inlineStr">
         <is>
           <t>Albert Chong Zi Che / Chua chong beng</t>
         </is>
       </c>
       <c r="G246" t="inlineStr">
         <is>
           <t>Aiman Hafiy Bin Mohd Shukri / Iqmal Ramlan</t>
         </is>
       </c>
       <c r="H246" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
           <t>2026-06-07 11:10</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D247" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E247" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F247" t="inlineStr">
         <is>
           <t>YHC Eric / Chan Wei Ren</t>
         </is>
       </c>
       <c r="G247" t="inlineStr">
         <is>
           <t>Tan Hwee Hock / Fam Kok Fui</t>
         </is>
       </c>
       <c r="H247" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
           <t>2026-06-07 11:10</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D248" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E248" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F248" t="inlineStr">
         <is>
           <t>Mohd Hanif Syazwan Bin Abd Halim / Muhammad Hazim Wafiq Bin Abd Halim</t>
         </is>
       </c>
       <c r="G248" t="inlineStr">
         <is>
-          <t>CHONG CHEE WING / low jin kit</t>
+          <t>BRANDON CHONG CW / low jin kit</t>
         </is>
       </c>
       <c r="H248" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
           <t>2026-06-07 11:10</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D249" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E249" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F249" t="inlineStr">
         <is>
-          <t>JamesLiaoManJen  / 伍宏轩</t>
+          <t>JamesLiaoManJen  / Goh Hong Xuan</t>
         </is>
       </c>
       <c r="G249" t="inlineStr">
         <is>
           <t xml:space="preserve">Yeoh Ghim Hann / Edmond Chin </t>
         </is>
       </c>
       <c r="H249" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
           <t>2026-06-07 11:10</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D250" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E250" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F250" t="inlineStr">
         <is>
           <t>CHEN CHER YEAN / Khai Jie</t>
         </is>
       </c>
       <c r="G250" t="inlineStr">
         <is>
           <t>Lim Yoong Shean / Jerold Yap Hock Lai</t>
         </is>
       </c>
       <c r="H250" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
           <t>2026-06-07 11:10</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D251" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E251" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F251" t="inlineStr">
         <is>
-          <t>Arvin Arul  / Brandon kiew kwang yi</t>
+          <t>ARVIN / Brandon kiew kwang yi</t>
         </is>
       </c>
       <c r="G251" t="inlineStr">
         <is>
           <t xml:space="preserve">Antonio Tan Chun Leong / Nicholas yeo pei khin </t>
         </is>
       </c>
       <c r="H251" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
           <t>2026-06-07 11:10</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
           <t>Court VIP</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D252" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E252" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F252" t="inlineStr">
         <is>
           <t>Wong Wai Kok / Reuben Lee Wei Ern</t>
         </is>
       </c>
       <c r="G252" t="inlineStr">
         <is>
           <t>Andy Na / Jasper Lim</t>
         </is>
       </c>
       <c r="H252" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
           <t>2026-06-07 11:20</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D253" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E253" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F253" t="inlineStr">
         <is>
           <t>Isaac Lui / Kua Yong Wen</t>
         </is>
       </c>
       <c r="G253" t="inlineStr">
         <is>
           <t>Muhammad Sufi bin Abdul Rauf / Amirul azahar</t>
         </is>
       </c>
       <c r="H253" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
           <t>2026-06-07 11:20</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E254" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F254" t="inlineStr">
         <is>
           <t>Gan Jun Hong / Ryan Pancratius</t>
         </is>
       </c>
       <c r="G254" t="inlineStr">
         <is>
           <t>Aiman Hafiy Bin Mohd Shukri / Iqmal Ramlan</t>
         </is>
       </c>
       <c r="H254" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
           <t>2026-06-07 11:20</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D255" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E255" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F255" t="inlineStr">
         <is>
           <t>Khin Ngooi / Ramen khoo kok liang</t>
         </is>
       </c>
       <c r="G255" t="inlineStr">
         <is>
           <t>Tan Hwee Hock / Fam Kok Fui</t>
         </is>
       </c>
       <c r="H255" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
           <t>2026-06-07 11:20</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E256" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F256" t="inlineStr">
         <is>
           <t>Ahmad Naim / MUHAMMAD DANISH NAUFAL BIN ZULKAFLI</t>
         </is>
       </c>
       <c r="G256" t="inlineStr">
         <is>
-          <t>CHONG CHEE WING / low jin kit</t>
+          <t>BRANDON CHONG CW / low jin kit</t>
         </is>
       </c>
       <c r="H256" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
           <t>2026-06-07 11:20</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D257" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E257" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F257" t="inlineStr">
         <is>
           <t xml:space="preserve">FreDz Lee / Saw Sean Seng </t>
         </is>
       </c>
       <c r="G257" t="inlineStr">
         <is>
           <t xml:space="preserve">Yeoh Ghim Hann / Edmond Chin </t>
         </is>
       </c>
       <c r="H257" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
           <t>2026-06-07 11:20</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D258" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E258" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F258" t="inlineStr">
         <is>
           <t>ckw kaiwen / AD NG</t>
         </is>
       </c>
       <c r="G258" t="inlineStr">
         <is>
           <t>LOR SENG THEE / Fong Alvin</t>
         </is>
       </c>
       <c r="H258" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
           <t>2026-06-07 11:20</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D259" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E259" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F259" t="inlineStr">
         <is>
-          <t>Lim ZhiQuan / Chern yie Teh</t>
+          <t>Lim ZhiQuan / Teh Chern Yie</t>
         </is>
       </c>
       <c r="G259" t="inlineStr">
         <is>
           <t>Alvin Martin / Daniel raj dhairianathan</t>
         </is>
       </c>
       <c r="H259" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
           <t>2026-06-07 11:20</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
           <t>Court VIP</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D260" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E260" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F260" t="inlineStr">
         <is>
           <t>CHIN WAI KIAN / Chin teck yeat</t>
         </is>
       </c>
       <c r="G260" t="inlineStr">
         <is>
           <t>Andy Na / Jasper Lim</t>
         </is>
       </c>
       <c r="H260" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
           <t>2026-06-07 11:30</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D261" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E261" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F261" t="inlineStr">
         <is>
           <t>Gun Johnson / Tenson Tang</t>
         </is>
       </c>
       <c r="G261" t="inlineStr">
         <is>
           <t>Yang Chin Yi / Daniel Bin Abu Hassan</t>
         </is>
       </c>
       <c r="H261" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
           <t>2026-06-07 11:30</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D262" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E262" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F262" t="inlineStr">
         <is>
           <t>Albert Chong Zi Che / Chua chong beng</t>
         </is>
       </c>
       <c r="G262" t="inlineStr">
         <is>
           <t>YewHongSheng / Dang Mun Lok</t>
         </is>
       </c>
       <c r="H262" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
           <t>2026-06-07 11:30</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D263" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E263" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F263" t="inlineStr">
         <is>
           <t>YHC Eric / Chan Wei Ren</t>
         </is>
       </c>
       <c r="G263" t="inlineStr">
         <is>
           <t>LAI PICK KENT / GAN JING HENG</t>
         </is>
       </c>
       <c r="H263" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
           <t>2026-06-07 11:30</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D264" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E264" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F264" t="inlineStr">
         <is>
           <t>Mohd Hanif Syazwan Bin Abd Halim / Muhammad Hazim Wafiq Bin Abd Halim</t>
         </is>
       </c>
       <c r="G264" t="inlineStr">
         <is>
           <t>Samuel Chan Chia King / Joon Voon Wong</t>
         </is>
       </c>
       <c r="H264" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
           <t>2026-06-07 11:30</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D265" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E265" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F265" t="inlineStr">
         <is>
-          <t>JamesLiaoManJen  / 伍宏轩</t>
+          <t>JamesLiaoManJen  / Goh Hong Xuan</t>
         </is>
       </c>
       <c r="G265" t="inlineStr">
         <is>
           <t>Amir Asyraf Bin Abd Hamid / Muhammad Azhad Shahrir</t>
         </is>
       </c>
       <c r="H265" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr">
         <is>
           <t>2026-06-07 11:30</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D266" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E266" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F266" t="inlineStr">
         <is>
           <t>LIM CHUAN WEE / Wongwuijuneugene</t>
         </is>
       </c>
       <c r="G266" t="inlineStr">
         <is>
           <t>Lim Yoong Shean / Jerold Yap Hock Lai</t>
         </is>
       </c>
       <c r="H266" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr">
         <is>
           <t>2026-06-07 11:30</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D267" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E267" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F267" t="inlineStr">
         <is>
           <t>Low Hong Liang  / Chong Kit Hung</t>
         </is>
       </c>
       <c r="G267" t="inlineStr">
         <is>
           <t xml:space="preserve">Antonio Tan Chun Leong / Nicholas yeo pei khin </t>
         </is>
       </c>
       <c r="H267" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
           <t>2026-06-07 11:30</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
           <t>Court VIP</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D268" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E268" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F268" t="inlineStr">
         <is>
           <t>Wong Wai Kok / Reuben Lee Wei Ern</t>
         </is>
       </c>
       <c r="G268" t="inlineStr">
         <is>
           <t>Desmond Yong  / Chai Chee Yen</t>
         </is>
       </c>
       <c r="H268" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr">
         <is>
           <t>2026-06-07 11:40</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D269" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E269" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F269" t="inlineStr">
         <is>
           <t>CHEN CHER YEAN / Khai Jie</t>
         </is>
       </c>
       <c r="G269" t="inlineStr">
         <is>
           <t>ckw kaiwen / AD NG</t>
         </is>
       </c>
       <c r="H269" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr">
         <is>
           <t>2026-06-07 11:40</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D270" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E270" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F270" t="inlineStr">
         <is>
           <t>lennix lim / Dickson Cheah</t>
         </is>
       </c>
       <c r="G270" t="inlineStr">
         <is>
           <t>LOR SENG THEE / Fong Alvin</t>
         </is>
       </c>
       <c r="H270" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr">
         <is>
           <t>2026-06-07 11:40</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D271" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E271" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F271" t="inlineStr">
         <is>
           <t>Zulkifli abdul halim / Mohd Shuznain B Mohd Yazid</t>
         </is>
       </c>
       <c r="G271" t="inlineStr">
         <is>
           <t>Alvin Martin / Daniel raj dhairianathan</t>
         </is>
       </c>
       <c r="H271" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
           <t>2026-06-07 11:40</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
           <t>Court VIP</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D272" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E272" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F272" t="inlineStr">
         <is>
-          <t>Arvin Arul  / Brandon kiew kwang yi</t>
+          <t>ARVIN / Brandon kiew kwang yi</t>
         </is>
       </c>
       <c r="G272" t="inlineStr">
         <is>
-          <t>Lim ZhiQuan / Chern yie Teh</t>
+          <t>Lim ZhiQuan / Teh Chern Yie</t>
         </is>
       </c>
       <c r="H272" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr">
         <is>
           <t>2026-06-07 11:50</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D273" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E273" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F273" t="inlineStr">
         <is>
           <t>Lim Yoong Shean / Jerold Yap Hock Lai</t>
         </is>
       </c>
       <c r="G273" t="inlineStr">
         <is>
           <t>ckw kaiwen / AD NG</t>
         </is>
       </c>
       <c r="H273" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr">
         <is>
           <t>2026-06-07 11:50</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D274" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E274" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F274" t="inlineStr">
         <is>
           <t>LIM CHUAN WEE / Wongwuijuneugene</t>
         </is>
       </c>
       <c r="G274" t="inlineStr">
         <is>
           <t>LOR SENG THEE / Fong Alvin</t>
         </is>
       </c>
       <c r="H274" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr">
         <is>
           <t>2026-06-07 11:50</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D275" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E275" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F275" t="inlineStr">
         <is>
           <t>Low Hong Liang  / Chong Kit Hung</t>
         </is>
       </c>
       <c r="G275" t="inlineStr">
         <is>
           <t>Alvin Martin / Daniel raj dhairianathan</t>
         </is>
       </c>
       <c r="H275" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr">
         <is>
           <t>2026-06-07 11:50</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
           <t>Court VIP</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D276" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E276" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F276" t="inlineStr">
         <is>
           <t xml:space="preserve">Antonio Tan Chun Leong / Nicholas yeo pei khin </t>
         </is>
       </c>
       <c r="G276" t="inlineStr">
         <is>
-          <t>Lim ZhiQuan / Chern yie Teh</t>
+          <t>Lim ZhiQuan / Teh Chern Yie</t>
         </is>
       </c>
       <c r="H276" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr">
         <is>
           <t>2026-06-07 12:00</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D277" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E277" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F277" t="inlineStr">
         <is>
           <t>lennix lim / Dickson Cheah</t>
         </is>
       </c>
       <c r="G277" t="inlineStr">
         <is>
           <t>CHEN CHER YEAN / Khai Jie</t>
         </is>
       </c>
       <c r="H277" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr">
         <is>
           <t>2026-06-07 12:00</t>
         </is>
       </c>
       <c r="B278" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C278" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D278" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E278" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F278" t="inlineStr">
         <is>
           <t>Zulkifli abdul halim / Mohd Shuznain B Mohd Yazid</t>
         </is>
       </c>
       <c r="G278" t="inlineStr">
         <is>
-          <t>Arvin Arul  / Brandon kiew kwang yi</t>
+          <t>ARVIN / Brandon kiew kwang yi</t>
         </is>
       </c>
       <c r="H278" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr">
         <is>
           <t>2026-06-07 12:20</t>
         </is>
       </c>
       <c r="B279" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D279" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E279" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F279" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>CHEN CHER YEAN / Khai Jie</t>
         </is>
       </c>
       <c r="G279" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>Isaac Lui / Kua Yong Wen</t>
         </is>
       </c>
       <c r="H279" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr">
         <is>
           <t>2026-06-07 12:20</t>
         </is>
       </c>
       <c r="B280" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D280" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E280" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F280" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>Aiman Hafiy Bin Mohd Shukri / Iqmal Ramlan</t>
         </is>
       </c>
       <c r="G280" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>Amir Asyraf Bin Abd Hamid / Muhammad Azhad Shahrir</t>
         </is>
       </c>
       <c r="H280" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr">
         <is>
           <t>2026-06-07 12:20</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D281" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E281" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F281" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>Ahmad Naim / MUHAMMAD DANISH NAUFAL BIN ZULKAFLI</t>
         </is>
       </c>
       <c r="G281" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>Tan Hwee Hock / Fam Kok Fui</t>
         </is>
       </c>
       <c r="H281" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr">
         <is>
           <t>2026-06-07 12:20</t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D282" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E282" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F282" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>YHC Eric / Chan Wei Ren</t>
         </is>
       </c>
       <c r="G282" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>Samuel Chan Chia King / Joon Voon Wong</t>
         </is>
       </c>
       <c r="H282" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr">
         <is>
           <t>2026-06-07 12:20</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D283" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E283" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F283" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>JamesLiaoManJen  / Goh Hong Xuan</t>
         </is>
       </c>
       <c r="G283" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>YewHongSheng / Dang Mun Lok</t>
         </is>
       </c>
       <c r="H283" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr">
         <is>
           <t>2026-06-07 12:20</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D284" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E284" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F284" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>Gun Johnson / Tenson Tang</t>
         </is>
       </c>
       <c r="G284" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>LIM CHUAN WEE / Wongwuijuneugene</t>
         </is>
       </c>
       <c r="H284" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr">
         <is>
           <t>2026-06-07 12:20</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D285" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E285" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F285" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>Lim ZhiQuan / Teh Chern Yie</t>
         </is>
       </c>
       <c r="G285" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>Tengku Mohamad Razreen / Mohamad Zakri Bin Mohd Jali</t>
         </is>
       </c>
       <c r="H285" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr">
         <is>
           <t>2026-06-07 12:20</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
           <t>Court VIP</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D286" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E286" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F286" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>Andy Na / Jasper Lim</t>
         </is>
       </c>
       <c r="G286" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>ARVIN / Brandon kiew kwang yi</t>
         </is>
       </c>
       <c r="H286" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr">
         <is>
           <t>2026-06-07 12:40</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C287" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D287" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E287" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F287" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>Amir Asyraf Bin Abd Hamid / Muhammad Azhad Shahrir</t>
         </is>
       </c>
       <c r="G287" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>Ahmad Naim / MUHAMMAD DANISH NAUFAL BIN ZULKAFLI</t>
         </is>
       </c>
       <c r="H287" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr">
         <is>
           <t>2026-06-07 12:40</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D288" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E288" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F288" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>YHC Eric / Chan Wei Ren</t>
         </is>
       </c>
       <c r="G288" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>JamesLiaoManJen  / Goh Hong Xuan</t>
         </is>
       </c>
       <c r="H288" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr">
         <is>
           <t>2026-06-07 12:40</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C289" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D289" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E289" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F289" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>Gun Johnson / Tenson Tang</t>
         </is>
       </c>
       <c r="G289" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>Lim ZhiQuan / Teh Chern Yie</t>
         </is>
       </c>
       <c r="H289" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr">
         <is>
           <t>2026-06-07 12:40</t>
         </is>
       </c>
       <c r="B290" t="inlineStr">
         <is>
           <t>Court VIP</t>
         </is>
       </c>
       <c r="C290" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D290" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E290" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F290" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>ARVIN / Brandon kiew kwang yi</t>
         </is>
       </c>
       <c r="G290" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>CHEN CHER YEAN / Khai Jie</t>
         </is>
       </c>
       <c r="H290" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr">
         <is>
           <t>2026-06-07 13:00</t>
         </is>
       </c>
       <c r="B291" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D291" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E291" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F291" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>YHC Eric / Chan Wei Ren</t>
         </is>
       </c>
       <c r="G291" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>Gun Johnson / Tenson Tang</t>
         </is>
       </c>
       <c r="H291" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr">
         <is>
           <t>2026-06-07 13:00</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
           <t>Court VIP</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D292" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E292" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F292" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>ARVIN / Brandon kiew kwang yi</t>
         </is>
       </c>
       <c r="G292" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>Ahmad Naim / MUHAMMAD DANISH NAUFAL BIN ZULKAFLI</t>
         </is>
       </c>
       <c r="H292" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr">
         <is>
           <t>2026-06-07 13:20</t>
         </is>
       </c>
       <c r="B293" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C293" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D293" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E293" t="inlineStr">
         <is>
           <t>Third Place Playoff</t>
         </is>
       </c>
       <c r="F293" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>ARVIN / Brandon kiew kwang yi</t>
         </is>
       </c>
       <c r="G293" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>YHC Eric / Chan Wei Ren</t>
         </is>
       </c>
       <c r="H293" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr">
         <is>
           <t>2026-06-07 13:20</t>
         </is>
       </c>
       <c r="B294" t="inlineStr">
         <is>
           <t>Court VIP</t>
         </is>
       </c>
       <c r="C294" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D294" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E294" t="inlineStr">
         <is>
           <t>Final</t>
         </is>
       </c>
       <c r="F294" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>Ahmad Naim / MUHAMMAD DANISH NAUFAL BIN ZULKAFLI</t>
         </is>
       </c>
       <c r="G294" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>Gun Johnson / Tenson Tang</t>
         </is>
       </c>
       <c r="H294" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr">
         <is>
           <t>2026-06-07 14:00</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C295" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D295" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E295" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F295" t="inlineStr">
         <is>
           <t>YEE I-XIN / Amanda Wong Qian Ru</t>
         </is>
       </c>
       <c r="G295" t="inlineStr">
         <is>
           <t>Nur Farahain binti Sharif / Norfaraain binti Jumanah</t>
         </is>
       </c>
       <c r="H295" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr">
         <is>
           <t>2026-06-07 14:00</t>
         </is>
       </c>
       <c r="B296" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C296" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D296" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E296" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F296" t="inlineStr">
         <is>
           <t>Hong Wai Chee / Song Xin Jie</t>
         </is>
       </c>
       <c r="G296" t="inlineStr">
         <is>
           <t>Jolis Tan Hwee Wun / NUR AQILAH TAN BINTI ABDULLAH</t>
         </is>
       </c>
       <c r="H296" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr">
         <is>
           <t>2026-06-07 14:00</t>
         </is>
       </c>
       <c r="B297" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C297" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D297" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E297" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F297" t="inlineStr">
         <is>
-          <t>Tan Yee Sann / Beatrice Lau Le Yun</t>
+          <t>Tan Yee Sann / Beatrice</t>
         </is>
       </c>
       <c r="G297" t="inlineStr">
         <is>
           <t>Poh Min Ting / Poh Min En</t>
         </is>
       </c>
       <c r="H297" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr">
         <is>
           <t>2026-06-07 14:00</t>
         </is>
       </c>
       <c r="B298" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C298" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D298" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E298" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F298" t="inlineStr">
         <is>
           <t xml:space="preserve">Hiew Fei Sim / Beetho Teh </t>
         </is>
       </c>
       <c r="G298" t="inlineStr">
         <is>
           <t>Lee Zi Thung / CELESTIE CHAN shiao ching</t>
         </is>
       </c>
       <c r="H298" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr">
         <is>
           <t>2026-06-07 14:00</t>
         </is>
       </c>
       <c r="B299" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C299" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D299" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E299" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F299" t="inlineStr">
         <is>
           <t>Lee Kok Ting / Mun yoke chen</t>
         </is>
       </c>
       <c r="G299" t="inlineStr">
         <is>
           <t>Weng Sim / Eng Xia Sin</t>
         </is>
       </c>
       <c r="H299" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr">
         <is>
           <t>2026-06-07 14:00</t>
         </is>
       </c>
       <c r="B300" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C300" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D300" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E300" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F300" t="inlineStr">
         <is>
           <t>Hillary / Wong Suet Yee</t>
         </is>
       </c>
       <c r="G300" t="inlineStr">
         <is>
-          <t>Tan Kai Thong / TIW MIN YUEN</t>
+          <t>Tan Kai Thong / Tiw Min Yuen</t>
         </is>
       </c>
       <c r="H300" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr">
         <is>
           <t>2026-06-07 14:10</t>
         </is>
       </c>
       <c r="B301" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C301" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D301" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E301" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F301" t="inlineStr">
         <is>
           <t>Caroline Kong / Camileia Munim</t>
         </is>
       </c>
       <c r="G301" t="inlineStr">
         <is>
           <t>KIM NARDINE MARISSE BINTI MOHD HAKIM / KIM DAHEEN NIQREESA BINTI MOHD HAKIM</t>
         </is>
       </c>
       <c r="H301" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="inlineStr">
         <is>
           <t>2026-06-07 14:10</t>
         </is>
       </c>
       <c r="B302" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C302" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D302" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E302" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F302" t="inlineStr">
         <is>
           <t>YEE I-XIN / Amanda Wong Qian Ru</t>
         </is>
       </c>
       <c r="G302" t="inlineStr">
         <is>
           <t>Jolis Tan Hwee Wun / NUR AQILAH TAN BINTI ABDULLAH</t>
         </is>
       </c>
       <c r="H302" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="inlineStr">
         <is>
           <t>2026-06-07 14:10</t>
         </is>
       </c>
       <c r="B303" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C303" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D303" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E303" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F303" t="inlineStr">
         <is>
           <t>Hoo Hiew Thong / Thang Sue Ting</t>
         </is>
       </c>
       <c r="G303" t="inlineStr">
         <is>
           <t>Chong Yi Thong / Alicia</t>
         </is>
       </c>
       <c r="H303" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="inlineStr">
         <is>
           <t>2026-06-07 14:10</t>
         </is>
       </c>
       <c r="B304" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C304" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D304" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E304" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F304" t="inlineStr">
         <is>
-          <t>Tan Yee Sann / Beatrice Lau Le Yun</t>
+          <t>Tan Yee Sann / Beatrice</t>
         </is>
       </c>
       <c r="G304" t="inlineStr">
         <is>
           <t>Lee Zi Thung / CELESTIE CHAN shiao ching</t>
         </is>
       </c>
       <c r="H304" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="inlineStr">
         <is>
           <t>2026-06-07 14:10</t>
         </is>
       </c>
       <c r="B305" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C305" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D305" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E305" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F305" t="inlineStr">
         <is>
           <t>Ong Pei Chi / Rico Tan Jia Xuan</t>
         </is>
       </c>
       <c r="G305" t="inlineStr">
         <is>
           <t>WONG SUET VOON / Chan Wing Yan</t>
         </is>
       </c>
       <c r="H305" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr">
         <is>
           <t>2026-06-07 14:10</t>
         </is>
       </c>
       <c r="B306" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C306" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D306" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E306" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F306" t="inlineStr">
         <is>
           <t>Janice Hoh / Low Shar Wynne</t>
         </is>
       </c>
       <c r="G306" t="inlineStr">
         <is>
           <t>Weng Sim / Eng Xia Sin</t>
         </is>
       </c>
       <c r="H306" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="inlineStr">
         <is>
           <t>2026-06-07 14:10</t>
         </is>
       </c>
       <c r="B307" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C307" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D307" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E307" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F307" t="inlineStr">
         <is>
           <t>Lee Kok Ting / Mun yoke chen</t>
         </is>
       </c>
       <c r="G307" t="inlineStr">
         <is>
           <t>Hillary / Wong Suet Yee</t>
         </is>
       </c>
       <c r="H307" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr">
         <is>
           <t>2026-06-07 14:10</t>
         </is>
       </c>
       <c r="B308" t="inlineStr">
         <is>
           <t>Court VIP</t>
         </is>
       </c>
       <c r="C308" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D308" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E308" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F308" t="inlineStr">
         <is>
           <t>Joyce Teoh / Teo xin yan</t>
         </is>
       </c>
       <c r="G308" t="inlineStr">
         <is>
           <t>Ng Siew Kuam / Liong Jiun jing</t>
         </is>
       </c>
       <c r="H308" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr">
         <is>
           <t>2026-06-07 14:20</t>
         </is>
       </c>
       <c r="B309" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C309" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D309" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E309" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F309" t="inlineStr">
         <is>
           <t>Nur Farahain binti Sharif / Norfaraain binti Jumanah</t>
         </is>
       </c>
       <c r="G309" t="inlineStr">
         <is>
           <t>KIM NARDINE MARISSE BINTI MOHD HAKIM / KIM DAHEEN NIQREESA BINTI MOHD HAKIM</t>
         </is>
       </c>
       <c r="H309" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr">
         <is>
           <t>2026-06-07 14:20</t>
         </is>
       </c>
       <c r="B310" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C310" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D310" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E310" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F310" t="inlineStr">
         <is>
           <t>Hong Wai Chee / Song Xin Jie</t>
         </is>
       </c>
       <c r="G310" t="inlineStr">
         <is>
           <t>Caroline Kong / Camileia Munim</t>
         </is>
       </c>
       <c r="H310" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr">
         <is>
           <t>2026-06-07 14:20</t>
         </is>
       </c>
       <c r="B311" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C311" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D311" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E311" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F311" t="inlineStr">
         <is>
           <t>Poh Min Ting / Poh Min En</t>
         </is>
       </c>
       <c r="G311" t="inlineStr">
         <is>
           <t>Chong Yi Thong / Alicia</t>
         </is>
       </c>
       <c r="H311" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr">
         <is>
           <t>2026-06-07 14:20</t>
         </is>
       </c>
       <c r="B312" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C312" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D312" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E312" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F312" t="inlineStr">
         <is>
           <t xml:space="preserve">Hiew Fei Sim / Beetho Teh </t>
         </is>
       </c>
       <c r="G312" t="inlineStr">
         <is>
           <t>Hoo Hiew Thong / Thang Sue Ting</t>
         </is>
       </c>
       <c r="H312" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr">
         <is>
           <t>2026-06-07 14:20</t>
         </is>
       </c>
       <c r="B313" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C313" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D313" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E313" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F313" t="inlineStr">
         <is>
           <t>Joyce Teoh / Teo xin yan</t>
         </is>
       </c>
       <c r="G313" t="inlineStr">
         <is>
           <t>WONG SUET VOON / Chan Wing Yan</t>
         </is>
       </c>
       <c r="H313" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr">
         <is>
           <t>2026-06-07 14:20</t>
         </is>
       </c>
       <c r="B314" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C314" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D314" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E314" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F314" t="inlineStr">
         <is>
           <t>Janice Hoh / Low Shar Wynne</t>
         </is>
       </c>
       <c r="G314" t="inlineStr">
         <is>
-          <t>Tan Kai Thong / TIW MIN YUEN</t>
+          <t>Tan Kai Thong / Tiw Min Yuen</t>
         </is>
       </c>
       <c r="H314" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr">
         <is>
           <t>2026-06-07 14:20</t>
         </is>
       </c>
       <c r="B315" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C315" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D315" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E315" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F315" t="inlineStr">
         <is>
           <t>Weng Sim / Eng Xia Sin</t>
         </is>
       </c>
       <c r="G315" t="inlineStr">
         <is>
           <t>Hillary / Wong Suet Yee</t>
         </is>
       </c>
       <c r="H315" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="inlineStr">
         <is>
           <t>2026-06-07 14:20</t>
         </is>
       </c>
       <c r="B316" t="inlineStr">
         <is>
           <t>Court VIP</t>
         </is>
       </c>
       <c r="C316" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D316" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E316" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F316" t="inlineStr">
         <is>
           <t>TAN MEI WEI / Nur Syafiqah Binti Sharif</t>
         </is>
       </c>
       <c r="G316" t="inlineStr">
         <is>
           <t>Lee yen yen / Feron Tan</t>
         </is>
       </c>
       <c r="H316" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr">
         <is>
           <t>2026-06-07 14:30</t>
         </is>
       </c>
       <c r="B317" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C317" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D317" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E317" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F317" t="inlineStr">
         <is>
           <t>YEE I-XIN / Amanda Wong Qian Ru</t>
         </is>
       </c>
       <c r="G317" t="inlineStr">
         <is>
           <t>KIM NARDINE MARISSE BINTI MOHD HAKIM / KIM DAHEEN NIQREESA BINTI MOHD HAKIM</t>
         </is>
       </c>
       <c r="H317" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="inlineStr">
         <is>
           <t>2026-06-07 14:30</t>
         </is>
       </c>
       <c r="B318" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C318" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D318" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E318" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F318" t="inlineStr">
         <is>
           <t>Jolis Tan Hwee Wun / NUR AQILAH TAN BINTI ABDULLAH</t>
         </is>
       </c>
       <c r="G318" t="inlineStr">
         <is>
           <t>Caroline Kong / Camileia Munim</t>
         </is>
       </c>
       <c r="H318" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="inlineStr">
         <is>
           <t>2026-06-07 14:30</t>
         </is>
       </c>
       <c r="B319" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C319" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D319" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E319" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F319" t="inlineStr">
         <is>
-          <t>Tan Yee Sann / Beatrice Lau Le Yun</t>
+          <t>Tan Yee Sann / Beatrice</t>
         </is>
       </c>
       <c r="G319" t="inlineStr">
         <is>
           <t>Chong Yi Thong / Alicia</t>
         </is>
       </c>
       <c r="H319" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="inlineStr">
         <is>
           <t>2026-06-07 14:30</t>
         </is>
       </c>
       <c r="B320" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C320" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D320" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E320" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F320" t="inlineStr">
         <is>
           <t>Lee Zi Thung / CELESTIE CHAN shiao ching</t>
         </is>
       </c>
       <c r="G320" t="inlineStr">
         <is>
           <t>Hoo Hiew Thong / Thang Sue Ting</t>
         </is>
       </c>
       <c r="H320" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="inlineStr">
         <is>
           <t>2026-06-07 14:30</t>
         </is>
       </c>
       <c r="B321" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C321" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D321" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E321" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F321" t="inlineStr">
         <is>
           <t>Ong Pei Chi / Rico Tan Jia Xuan</t>
         </is>
       </c>
       <c r="G321" t="inlineStr">
         <is>
           <t>TAN MEI WEI / Nur Syafiqah Binti Sharif</t>
         </is>
       </c>
       <c r="H321" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="inlineStr">
         <is>
           <t>2026-06-07 14:30</t>
         </is>
       </c>
       <c r="B322" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C322" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D322" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E322" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F322" t="inlineStr">
         <is>
           <t>Janice Hoh / Low Shar Wynne</t>
         </is>
       </c>
       <c r="G322" t="inlineStr">
         <is>
           <t>Hillary / Wong Suet Yee</t>
         </is>
       </c>
       <c r="H322" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="inlineStr">
         <is>
           <t>2026-06-07 14:30</t>
         </is>
       </c>
       <c r="B323" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C323" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D323" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E323" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F323" t="inlineStr">
         <is>
-          <t>Tan Kai Thong / TIW MIN YUEN</t>
+          <t>Tan Kai Thong / Tiw Min Yuen</t>
         </is>
       </c>
       <c r="G323" t="inlineStr">
         <is>
           <t>Lee Kok Ting / Mun yoke chen</t>
         </is>
       </c>
       <c r="H323" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="inlineStr">
         <is>
           <t>2026-06-07 14:30</t>
         </is>
       </c>
       <c r="B324" t="inlineStr">
         <is>
           <t>Court VIP</t>
         </is>
       </c>
       <c r="C324" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D324" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E324" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F324" t="inlineStr">
         <is>
           <t>Ng Siew Kuam / Liong Jiun jing</t>
         </is>
       </c>
       <c r="G324" t="inlineStr">
         <is>
           <t>Lee yen yen / Feron Tan</t>
         </is>
       </c>
       <c r="H324" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="inlineStr">
         <is>
           <t>2026-06-07 14:40</t>
         </is>
       </c>
       <c r="B325" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C325" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D325" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E325" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F325" t="inlineStr">
         <is>
           <t>Nur Farahain binti Sharif / Norfaraain binti Jumanah</t>
         </is>
       </c>
       <c r="G325" t="inlineStr">
         <is>
           <t>Hong Wai Chee / Song Xin Jie</t>
         </is>
       </c>
       <c r="H325" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="inlineStr">
         <is>
           <t>2026-06-07 14:40</t>
         </is>
       </c>
       <c r="B326" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C326" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D326" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E326" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F326" t="inlineStr">
         <is>
           <t>YEE I-XIN / Amanda Wong Qian Ru</t>
         </is>
       </c>
       <c r="G326" t="inlineStr">
         <is>
           <t>Caroline Kong / Camileia Munim</t>
         </is>
       </c>
       <c r="H326" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="inlineStr">
         <is>
           <t>2026-06-07 14:40</t>
         </is>
       </c>
       <c r="B327" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C327" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D327" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E327" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F327" t="inlineStr">
         <is>
           <t>Poh Min Ting / Poh Min En</t>
         </is>
       </c>
       <c r="G327" t="inlineStr">
         <is>
           <t xml:space="preserve">Hiew Fei Sim / Beetho Teh </t>
         </is>
       </c>
       <c r="H327" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="inlineStr">
         <is>
           <t>2026-06-07 14:40</t>
         </is>
       </c>
       <c r="B328" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C328" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D328" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E328" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F328" t="inlineStr">
         <is>
-          <t>Tan Yee Sann / Beatrice Lau Le Yun</t>
+          <t>Tan Yee Sann / Beatrice</t>
         </is>
       </c>
       <c r="G328" t="inlineStr">
         <is>
           <t>Hoo Hiew Thong / Thang Sue Ting</t>
         </is>
       </c>
       <c r="H328" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="inlineStr">
         <is>
           <t>2026-06-07 14:40</t>
         </is>
       </c>
       <c r="B329" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C329" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D329" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E329" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F329" t="inlineStr">
         <is>
           <t>WONG SUET VOON / Chan Wing Yan</t>
         </is>
       </c>
       <c r="G329" t="inlineStr">
         <is>
           <t>TAN MEI WEI / Nur Syafiqah Binti Sharif</t>
         </is>
       </c>
       <c r="H329" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="inlineStr">
         <is>
           <t>2026-06-07 14:40</t>
         </is>
       </c>
       <c r="B330" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C330" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D330" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E330" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F330" t="inlineStr">
         <is>
           <t>Janice Hoh / Low Shar Wynne</t>
         </is>
       </c>
       <c r="G330" t="inlineStr">
         <is>
           <t>Lee Kok Ting / Mun yoke chen</t>
         </is>
       </c>
       <c r="H330" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="inlineStr">
         <is>
           <t>2026-06-07 14:40</t>
         </is>
       </c>
       <c r="B331" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C331" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D331" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E331" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F331" t="inlineStr">
         <is>
-          <t>Tan Kai Thong / TIW MIN YUEN</t>
+          <t>Tan Kai Thong / Tiw Min Yuen</t>
         </is>
       </c>
       <c r="G331" t="inlineStr">
         <is>
           <t>Weng Sim / Eng Xia Sin</t>
         </is>
       </c>
       <c r="H331" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="inlineStr">
         <is>
           <t>2026-06-07 14:40</t>
         </is>
       </c>
       <c r="B332" t="inlineStr">
         <is>
           <t>Court VIP</t>
         </is>
       </c>
       <c r="C332" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D332" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E332" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F332" t="inlineStr">
         <is>
           <t>Joyce Teoh / Teo xin yan</t>
         </is>
       </c>
       <c r="G332" t="inlineStr">
         <is>
           <t>Lee yen yen / Feron Tan</t>
         </is>
       </c>
       <c r="H332" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="inlineStr">
         <is>
           <t>2026-06-07 14:50</t>
         </is>
       </c>
       <c r="B333" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C333" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D333" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E333" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F333" t="inlineStr">
         <is>
           <t>KIM NARDINE MARISSE BINTI MOHD HAKIM / KIM DAHEEN NIQREESA BINTI MOHD HAKIM</t>
         </is>
       </c>
       <c r="G333" t="inlineStr">
         <is>
           <t>Hong Wai Chee / Song Xin Jie</t>
         </is>
       </c>
       <c r="H333" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="inlineStr">
         <is>
           <t>2026-06-07 14:50</t>
         </is>
       </c>
       <c r="B334" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C334" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D334" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E334" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F334" t="inlineStr">
         <is>
           <t>Jolis Tan Hwee Wun / NUR AQILAH TAN BINTI ABDULLAH</t>
         </is>
       </c>
       <c r="G334" t="inlineStr">
         <is>
           <t>Nur Farahain binti Sharif / Norfaraain binti Jumanah</t>
         </is>
       </c>
       <c r="H334" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="inlineStr">
         <is>
           <t>2026-06-07 14:50</t>
         </is>
       </c>
       <c r="B335" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C335" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D335" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E335" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F335" t="inlineStr">
         <is>
           <t>Chong Yi Thong / Alicia</t>
         </is>
       </c>
       <c r="G335" t="inlineStr">
         <is>
           <t xml:space="preserve">Hiew Fei Sim / Beetho Teh </t>
         </is>
       </c>
       <c r="H335" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr">
         <is>
           <t>2026-06-07 14:50</t>
         </is>
       </c>
       <c r="B336" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C336" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D336" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E336" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F336" t="inlineStr">
         <is>
           <t>Lee Zi Thung / CELESTIE CHAN shiao ching</t>
         </is>
       </c>
       <c r="G336" t="inlineStr">
         <is>
           <t>Poh Min Ting / Poh Min En</t>
         </is>
       </c>
       <c r="H336" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="inlineStr">
         <is>
           <t>2026-06-07 14:50</t>
         </is>
       </c>
       <c r="B337" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C337" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D337" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E337" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F337" t="inlineStr">
         <is>
           <t>Joyce Teoh / Teo xin yan</t>
         </is>
       </c>
       <c r="G337" t="inlineStr">
         <is>
           <t>TAN MEI WEI / Nur Syafiqah Binti Sharif</t>
         </is>
       </c>
       <c r="H337" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="inlineStr">
         <is>
           <t>2026-06-07 14:50</t>
         </is>
       </c>
       <c r="B338" t="inlineStr">
         <is>
           <t>Court VIP</t>
         </is>
       </c>
       <c r="C338" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D338" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E338" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F338" t="inlineStr">
         <is>
           <t>Ng Siew Kuam / Liong Jiun jing</t>
         </is>
       </c>
       <c r="G338" t="inlineStr">
         <is>
           <t>Ong Pei Chi / Rico Tan Jia Xuan</t>
         </is>
       </c>
       <c r="H338" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="inlineStr">
         <is>
           <t>2026-06-07 15:00</t>
         </is>
       </c>
       <c r="B339" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C339" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D339" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E339" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F339" t="inlineStr">
         <is>
           <t>YEE I-XIN / Amanda Wong Qian Ru</t>
         </is>
       </c>
       <c r="G339" t="inlineStr">
         <is>
           <t>Hong Wai Chee / Song Xin Jie</t>
         </is>
       </c>
       <c r="H339" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="inlineStr">
         <is>
           <t>2026-06-07 15:00</t>
         </is>
       </c>
       <c r="B340" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C340" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D340" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E340" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F340" t="inlineStr">
         <is>
           <t>Caroline Kong / Camileia Munim</t>
         </is>
       </c>
       <c r="G340" t="inlineStr">
         <is>
           <t>Nur Farahain binti Sharif / Norfaraain binti Jumanah</t>
         </is>
       </c>
       <c r="H340" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="inlineStr">
         <is>
           <t>2026-06-07 15:00</t>
         </is>
       </c>
       <c r="B341" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C341" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D341" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E341" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F341" t="inlineStr">
         <is>
-          <t>Tan Yee Sann / Beatrice Lau Le Yun</t>
+          <t>Tan Yee Sann / Beatrice</t>
         </is>
       </c>
       <c r="G341" t="inlineStr">
         <is>
           <t xml:space="preserve">Hiew Fei Sim / Beetho Teh </t>
         </is>
       </c>
       <c r="H341" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="inlineStr">
         <is>
           <t>2026-06-07 15:00</t>
         </is>
       </c>
       <c r="B342" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C342" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D342" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E342" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F342" t="inlineStr">
         <is>
           <t>Hoo Hiew Thong / Thang Sue Ting</t>
         </is>
       </c>
       <c r="G342" t="inlineStr">
         <is>
           <t>Poh Min Ting / Poh Min En</t>
         </is>
       </c>
       <c r="H342" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="inlineStr">
         <is>
           <t>2026-06-07 15:00</t>
         </is>
       </c>
       <c r="B343" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C343" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D343" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E343" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F343" t="inlineStr">
         <is>
           <t>WONG SUET VOON / Chan Wing Yan</t>
         </is>
       </c>
       <c r="G343" t="inlineStr">
         <is>
           <t>Ng Siew Kuam / Liong Jiun jing</t>
         </is>
       </c>
       <c r="H343" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="inlineStr">
         <is>
           <t>2026-06-07 15:00</t>
         </is>
       </c>
       <c r="B344" t="inlineStr">
         <is>
           <t>Court VIP</t>
         </is>
       </c>
       <c r="C344" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D344" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E344" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F344" t="inlineStr">
         <is>
           <t>Lee yen yen / Feron Tan</t>
         </is>
       </c>
       <c r="G344" t="inlineStr">
         <is>
           <t>Ong Pei Chi / Rico Tan Jia Xuan</t>
         </is>
       </c>
       <c r="H344" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="inlineStr">
         <is>
           <t>2026-06-07 15:10</t>
         </is>
       </c>
       <c r="B345" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C345" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D345" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E345" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F345" t="inlineStr">
         <is>
           <t>KIM NARDINE MARISSE BINTI MOHD HAKIM / KIM DAHEEN NIQREESA BINTI MOHD HAKIM</t>
         </is>
       </c>
       <c r="G345" t="inlineStr">
         <is>
           <t>Jolis Tan Hwee Wun / NUR AQILAH TAN BINTI ABDULLAH</t>
         </is>
       </c>
       <c r="H345" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="inlineStr">
         <is>
           <t>2026-06-07 15:10</t>
         </is>
       </c>
       <c r="B346" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C346" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D346" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E346" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F346" t="inlineStr">
         <is>
           <t>Chong Yi Thong / Alicia</t>
         </is>
       </c>
       <c r="G346" t="inlineStr">
         <is>
           <t>Lee Zi Thung / CELESTIE CHAN shiao ching</t>
         </is>
       </c>
       <c r="H346" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="inlineStr">
         <is>
           <t>2026-06-07 15:10</t>
         </is>
       </c>
       <c r="B347" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C347" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D347" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E347" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F347" t="inlineStr">
         <is>
           <t>TAN MEI WEI / Nur Syafiqah Binti Sharif</t>
         </is>
       </c>
       <c r="G347" t="inlineStr">
         <is>
           <t>Ng Siew Kuam / Liong Jiun jing</t>
         </is>
       </c>
       <c r="H347" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="inlineStr">
         <is>
           <t>2026-06-07 15:10</t>
         </is>
       </c>
       <c r="B348" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C348" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D348" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E348" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F348" t="inlineStr">
         <is>
           <t>Lee yen yen / Feron Tan</t>
         </is>
       </c>
       <c r="G348" t="inlineStr">
         <is>
           <t>WONG SUET VOON / Chan Wing Yan</t>
         </is>
       </c>
       <c r="H348" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="inlineStr">
         <is>
           <t>2026-06-07 15:10</t>
         </is>
       </c>
       <c r="B349" t="inlineStr">
         <is>
           <t>Court VIP</t>
         </is>
       </c>
       <c r="C349" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D349" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E349" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F349" t="inlineStr">
         <is>
           <t>Joyce Teoh / Teo xin yan</t>
         </is>
       </c>
       <c r="G349" t="inlineStr">
         <is>
           <t>Ong Pei Chi / Rico Tan Jia Xuan</t>
         </is>
       </c>
       <c r="H349" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="inlineStr">
         <is>
           <t>2026-06-07 15:30</t>
         </is>
       </c>
       <c r="B350" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C350" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D350" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E350" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F350" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>Chong Yi Thong / Alicia</t>
         </is>
       </c>
       <c r="G350" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>Hong Wai Chee / Song Xin Jie</t>
         </is>
       </c>
       <c r="H350" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="inlineStr">
         <is>
           <t>2026-06-07 15:30</t>
         </is>
       </c>
       <c r="B351" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C351" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D351" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E351" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F351" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>Jolis Tan Hwee Wun / NUR AQILAH TAN BINTI ABDULLAH</t>
         </is>
       </c>
       <c r="G351" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>Hoo Hiew Thong / Thang Sue Ting</t>
         </is>
       </c>
       <c r="H351" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="inlineStr">
         <is>
           <t>2026-06-07 15:30</t>
         </is>
       </c>
       <c r="B352" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C352" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D352" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E352" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F352" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>Ong Pei Chi / Rico Tan Jia Xuan</t>
         </is>
       </c>
       <c r="G352" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>Hillary / Wong Suet Yee</t>
         </is>
       </c>
       <c r="H352" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="inlineStr">
         <is>
           <t>2026-06-07 15:30</t>
         </is>
       </c>
       <c r="B353" t="inlineStr">
         <is>
           <t>Court VIP</t>
         </is>
       </c>
       <c r="C353" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D353" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E353" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F353" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>Janice Hoh / Low Shar Wynne</t>
         </is>
       </c>
       <c r="G353" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>Joyce Teoh / Teo xin yan</t>
         </is>
       </c>
       <c r="H353" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="inlineStr">
         <is>
           <t>2026-06-07 15:50</t>
         </is>
       </c>
       <c r="B354" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C354" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D354" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E354" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F354" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>Joyce Teoh / Teo xin yan</t>
         </is>
       </c>
       <c r="G354" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>Chong Yi Thong / Alicia</t>
         </is>
       </c>
       <c r="H354" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="inlineStr">
         <is>
           <t>2026-06-07 15:50</t>
         </is>
       </c>
       <c r="B355" t="inlineStr">
         <is>
           <t>Court VIP</t>
         </is>
       </c>
       <c r="C355" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D355" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E355" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F355" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>Hoo Hiew Thong / Thang Sue Ting</t>
         </is>
       </c>
       <c r="G355" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>Ong Pei Chi / Rico Tan Jia Xuan</t>
         </is>
       </c>
       <c r="H355" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="inlineStr">
         <is>
           <t>2026-06-07 16:10</t>
         </is>
       </c>
       <c r="B356" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C356" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D356" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E356" t="inlineStr">
         <is>
           <t>Third Place Playoff</t>
         </is>
       </c>
       <c r="F356" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>Joyce Teoh / Teo xin yan</t>
         </is>
       </c>
       <c r="G356" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>Ong Pei Chi / Rico Tan Jia Xuan</t>
         </is>
       </c>
       <c r="H356" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="inlineStr">
         <is>
           <t>2026-06-07 16:10</t>
         </is>
       </c>
       <c r="B357" t="inlineStr">
         <is>
           <t>Court VIP</t>
         </is>
       </c>
       <c r="C357" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D357" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E357" t="inlineStr">
         <is>
           <t>Final</t>
         </is>
       </c>
       <c r="F357" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>Chong Yi Thong / Alicia</t>
         </is>
       </c>
       <c r="G357" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>Hoo Hiew Thong / Thang Sue Ting</t>
         </is>
       </c>
       <c r="H357" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="inlineStr">
         <is>
           <t>2026-06-07 17:00</t>
         </is>
       </c>
       <c r="B358" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C358" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D358" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E358" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F358" t="inlineStr">
         <is>
           <t>YEE I-XIN / Lee Jia shen</t>
         </is>
       </c>
       <c r="G358" t="inlineStr">
         <is>
           <t>Nur Affzan / Shahara Antartika</t>
         </is>
       </c>
       <c r="H358" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="inlineStr">
         <is>
           <t>2026-06-07 17:00</t>
         </is>
       </c>
       <c r="B359" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C359" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D359" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E359" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F359" t="inlineStr">
         <is>
           <t>Mohd Khuzairin Darween Mohamad Azli / Siti Aisyah Idris</t>
         </is>
       </c>
       <c r="G359" t="inlineStr">
         <is>
           <t xml:space="preserve">Vanessa Lai / Arif Bunayya </t>
         </is>
       </c>
       <c r="H359" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="inlineStr">
         <is>
           <t>2026-06-07 17:00</t>
         </is>
       </c>
       <c r="B360" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C360" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D360" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E360" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F360" t="inlineStr">
         <is>
           <t>Hambal Aismat Bin Bukhory / SITI ZAYANAH BINTI LAFIZAR</t>
         </is>
       </c>
       <c r="G360" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ong Ke Rou / Arvin Arul </t>
+          <t>Ong Ke Rou / ARVIN</t>
         </is>
       </c>
       <c r="H360" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="inlineStr">
         <is>
           <t>2026-06-07 17:00</t>
         </is>
       </c>
       <c r="B361" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C361" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D361" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E361" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F361" t="inlineStr">
         <is>
           <t>Yew Yuen Wah / Adham Mutahir Bin Abu Bakar</t>
         </is>
       </c>
       <c r="G361" t="inlineStr">
         <is>
           <t>Aliff bin radzuan / FAIQAH SYAHIRAH BINTI MOHD FOAD</t>
         </is>
       </c>
       <c r="H361" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="inlineStr">
         <is>
           <t>2026-06-07 17:00</t>
         </is>
       </c>
       <c r="B362" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C362" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D362" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E362" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F362" t="inlineStr">
         <is>
           <t>Deja / Yuki Chin錢香瑜</t>
         </is>
       </c>
       <c r="G362" t="inlineStr">
         <is>
           <t xml:space="preserve">Lim ZhiQuan / Michelle Soh Ker Sing </t>
         </is>
       </c>
       <c r="H362" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="inlineStr">
         <is>
           <t>2026-06-07 17:00</t>
         </is>
       </c>
       <c r="B363" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C363" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D363" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E363" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F363" t="inlineStr">
         <is>
           <t>Samantha Wong / [Leapmotor] Jin</t>
         </is>
       </c>
       <c r="G363" t="inlineStr">
         <is>
           <t>Nur Syafiqah Binti Sharif / Amir Asyraf Bin Abd Hamid</t>
         </is>
       </c>
       <c r="H363" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="inlineStr">
         <is>
           <t>2026-06-07 17:00</t>
         </is>
       </c>
       <c r="B364" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C364" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D364" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E364" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F364" t="inlineStr">
         <is>
           <t>Ravinder Singh gill  / Liong Chai Peng</t>
         </is>
       </c>
       <c r="G364" t="inlineStr">
         <is>
           <t>Nur Farahain binti Sharif / Muhammad Azhad Shahrir</t>
         </is>
       </c>
       <c r="H364" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="inlineStr">
         <is>
           <t>2026-06-07 17:00</t>
         </is>
       </c>
       <c r="B365" t="inlineStr">
         <is>
           <t>Court VIP</t>
         </is>
       </c>
       <c r="C365" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D365" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E365" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F365" t="inlineStr">
         <is>
           <t>Ho Eng Chuan / Khoo Wen Hui</t>
         </is>
       </c>
       <c r="G365" t="inlineStr">
         <is>
           <t>GRACE OH SZE ERN  / Razin Rahim</t>
         </is>
       </c>
       <c r="H365" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="inlineStr">
         <is>
           <t>2026-06-07 17:10</t>
         </is>
       </c>
       <c r="B366" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C366" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D366" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E366" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F366" t="inlineStr">
         <is>
           <t>McKenzie Ee / Joyce Teoh</t>
         </is>
       </c>
       <c r="G366" t="inlineStr">
         <is>
           <t>Nur Affzan / Shahara Antartika</t>
         </is>
       </c>
       <c r="H366" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="inlineStr">
         <is>
           <t>2026-06-07 17:10</t>
         </is>
       </c>
       <c r="B367" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C367" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D367" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E367" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F367" t="inlineStr">
         <is>
           <t>yuxuannn tiu / FOO SEH KAI</t>
         </is>
       </c>
       <c r="G367" t="inlineStr">
         <is>
           <t>Nur Fhaiezan Binti Jainal / Mohamad naim bin mohdzir</t>
         </is>
       </c>
       <c r="H367" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="inlineStr">
         <is>
           <t>2026-06-07 17:10</t>
         </is>
       </c>
       <c r="B368" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C368" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D368" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E368" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F368" t="inlineStr">
         <is>
           <t>Aziizul Hakiim Bin Mohd Zalahudin / Rico Tan Jia Xuan</t>
         </is>
       </c>
       <c r="G368" t="inlineStr">
         <is>
           <t>Weng Sim / Alaster Ang Han Wun</t>
         </is>
       </c>
       <c r="H368" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="inlineStr">
         <is>
           <t>2026-06-07 17:10</t>
         </is>
       </c>
       <c r="B369" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C369" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D369" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E369" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F369" t="inlineStr">
         <is>
           <t>Mohd Hanif Syazwan Bin Abd Halim / Azzah Mahat</t>
         </is>
       </c>
       <c r="G369" t="inlineStr">
         <is>
           <t>Wong Yihui / Brandon kiew kwang yi</t>
         </is>
       </c>
       <c r="H369" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="inlineStr">
         <is>
           <t>2026-06-07 17:10</t>
         </is>
       </c>
       <c r="B370" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C370" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D370" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E370" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F370" t="inlineStr">
         <is>
           <t>Chong Hwei Teeng / CHIA YEW KEN</t>
         </is>
       </c>
       <c r="G370" t="inlineStr">
         <is>
           <t>Adriana Marissa Rania Binti Abdullah / ADHAM MUQRI BIN ABDULLAH</t>
         </is>
       </c>
       <c r="H370" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="inlineStr">
         <is>
           <t>2026-06-07 17:10</t>
         </is>
       </c>
       <c r="B371" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C371" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D371" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E371" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F371" t="inlineStr">
         <is>
           <t>Ting Hui Min / YewHongSheng</t>
         </is>
       </c>
       <c r="G371" t="inlineStr">
         <is>
           <t>Poh Min En / Dang Mun Lok</t>
         </is>
       </c>
       <c r="H371" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="inlineStr">
         <is>
           <t>2026-06-07 17:10</t>
         </is>
       </c>
       <c r="B372" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C372" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D372" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E372" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F372" t="inlineStr">
         <is>
           <t>Chee Jun Wai / 容一菲</t>
         </is>
       </c>
       <c r="G372" t="inlineStr">
         <is>
           <t>Andy Na / Tay Zhi Han</t>
         </is>
       </c>
       <c r="H372" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="inlineStr">
         <is>
           <t>2026-06-07 17:10</t>
         </is>
       </c>
       <c r="B373" t="inlineStr">
         <is>
           <t>Court VIP</t>
         </is>
       </c>
       <c r="C373" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D373" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E373" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F373" t="inlineStr">
         <is>
           <t>Wong Kin Wai / Ong Pei Chi</t>
         </is>
       </c>
       <c r="G373" t="inlineStr">
         <is>
           <t xml:space="preserve">Justin / Cheong ZiXin </t>
         </is>
       </c>
       <c r="H373" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="inlineStr">
         <is>
           <t>2026-06-07 17:20</t>
         </is>
       </c>
       <c r="B374" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C374" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D374" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E374" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F374" t="inlineStr">
         <is>
           <t>McKenzie Ee / Joyce Teoh</t>
         </is>
       </c>
       <c r="G374" t="inlineStr">
         <is>
           <t>YEE I-XIN / Lee Jia shen</t>
         </is>
       </c>
       <c r="H374" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="inlineStr">
         <is>
           <t>2026-06-07 17:20</t>
         </is>
       </c>
       <c r="B375" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C375" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D375" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E375" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F375" t="inlineStr">
         <is>
           <t>Mohd Khuzairin Darween Mohamad Azli / Siti Aisyah Idris</t>
         </is>
       </c>
       <c r="G375" t="inlineStr">
         <is>
           <t>Nur Fhaiezan Binti Jainal / Mohamad naim bin mohdzir</t>
         </is>
       </c>
       <c r="H375" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="inlineStr">
         <is>
           <t>2026-06-07 17:20</t>
         </is>
       </c>
       <c r="B376" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C376" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D376" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E376" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F376" t="inlineStr">
         <is>
           <t>Hambal Aismat Bin Bukhory / SITI ZAYANAH BINTI LAFIZAR</t>
         </is>
       </c>
       <c r="G376" t="inlineStr">
         <is>
           <t>Weng Sim / Alaster Ang Han Wun</t>
         </is>
       </c>
       <c r="H376" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="inlineStr">
         <is>
           <t>2026-06-07 17:20</t>
         </is>
       </c>
       <c r="B377" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C377" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D377" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E377" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F377" t="inlineStr">
         <is>
           <t>Yew Yuen Wah / Adham Mutahir Bin Abu Bakar</t>
         </is>
       </c>
       <c r="G377" t="inlineStr">
         <is>
           <t>Wong Yihui / Brandon kiew kwang yi</t>
         </is>
       </c>
       <c r="H377" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="inlineStr">
         <is>
           <t>2026-06-07 17:20</t>
         </is>
       </c>
       <c r="B378" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C378" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D378" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E378" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F378" t="inlineStr">
         <is>
           <t>Deja / Yuki Chin錢香瑜</t>
         </is>
       </c>
       <c r="G378" t="inlineStr">
         <is>
           <t>Adriana Marissa Rania Binti Abdullah / ADHAM MUQRI BIN ABDULLAH</t>
         </is>
       </c>
       <c r="H378" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="inlineStr">
         <is>
           <t>2026-06-07 17:20</t>
         </is>
       </c>
       <c r="B379" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C379" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D379" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E379" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F379" t="inlineStr">
         <is>
           <t>Samantha Wong / [Leapmotor] Jin</t>
         </is>
       </c>
       <c r="G379" t="inlineStr">
         <is>
           <t>Poh Min En / Dang Mun Lok</t>
         </is>
       </c>
       <c r="H379" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="inlineStr">
         <is>
           <t>2026-06-07 17:20</t>
         </is>
       </c>
       <c r="B380" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C380" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D380" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E380" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F380" t="inlineStr">
         <is>
           <t>Ravinder Singh gill  / Liong Chai Peng</t>
         </is>
       </c>
       <c r="G380" t="inlineStr">
         <is>
           <t>Andy Na / Tay Zhi Han</t>
         </is>
       </c>
       <c r="H380" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="inlineStr">
         <is>
           <t>2026-06-07 17:20</t>
         </is>
       </c>
       <c r="B381" t="inlineStr">
         <is>
           <t>Court VIP</t>
         </is>
       </c>
       <c r="C381" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D381" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E381" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F381" t="inlineStr">
         <is>
           <t>Ho Eng Chuan / Khoo Wen Hui</t>
         </is>
       </c>
       <c r="G381" t="inlineStr">
         <is>
           <t xml:space="preserve">Justin / Cheong ZiXin </t>
         </is>
       </c>
       <c r="H381" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="inlineStr">
         <is>
           <t>2026-06-07 17:30</t>
         </is>
       </c>
       <c r="B382" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C382" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D382" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E382" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F382" t="inlineStr">
         <is>
           <t xml:space="preserve">Vanessa Lai / Arif Bunayya </t>
         </is>
       </c>
       <c r="G382" t="inlineStr">
         <is>
           <t>yuxuannn tiu / FOO SEH KAI</t>
         </is>
       </c>
       <c r="H382" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="inlineStr">
         <is>
           <t>2026-06-07 17:30</t>
         </is>
       </c>
       <c r="B383" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C383" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D383" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E383" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F383" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ong Ke Rou / Arvin Arul </t>
+          <t>Ong Ke Rou / ARVIN</t>
         </is>
       </c>
       <c r="G383" t="inlineStr">
         <is>
           <t>Aziizul Hakiim Bin Mohd Zalahudin / Rico Tan Jia Xuan</t>
         </is>
       </c>
       <c r="H383" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="inlineStr">
         <is>
           <t>2026-06-07 17:30</t>
         </is>
       </c>
       <c r="B384" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C384" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D384" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E384" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F384" t="inlineStr">
         <is>
           <t>Aliff bin radzuan / FAIQAH SYAHIRAH BINTI MOHD FOAD</t>
         </is>
       </c>
       <c r="G384" t="inlineStr">
         <is>
           <t>Mohd Hanif Syazwan Bin Abd Halim / Azzah Mahat</t>
         </is>
       </c>
       <c r="H384" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="inlineStr">
         <is>
           <t>2026-06-07 17:30</t>
         </is>
       </c>
       <c r="B385" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C385" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D385" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E385" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F385" t="inlineStr">
         <is>
           <t xml:space="preserve">Lim ZhiQuan / Michelle Soh Ker Sing </t>
         </is>
       </c>
       <c r="G385" t="inlineStr">
         <is>
           <t>Chong Hwei Teeng / CHIA YEW KEN</t>
         </is>
       </c>
       <c r="H385" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="inlineStr">
         <is>
           <t>2026-06-07 17:30</t>
         </is>
       </c>
       <c r="B386" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C386" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D386" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E386" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F386" t="inlineStr">
         <is>
           <t>Nur Syafiqah Binti Sharif / Amir Asyraf Bin Abd Hamid</t>
         </is>
       </c>
       <c r="G386" t="inlineStr">
         <is>
           <t>Ting Hui Min / YewHongSheng</t>
         </is>
       </c>
       <c r="H386" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="inlineStr">
         <is>
           <t>2026-06-07 17:30</t>
         </is>
       </c>
       <c r="B387" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C387" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D387" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E387" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F387" t="inlineStr">
         <is>
           <t>Nur Farahain binti Sharif / Muhammad Azhad Shahrir</t>
         </is>
       </c>
       <c r="G387" t="inlineStr">
         <is>
           <t>Chee Jun Wai / 容一菲</t>
         </is>
       </c>
       <c r="H387" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="inlineStr">
         <is>
           <t>2026-06-07 17:30</t>
         </is>
       </c>
       <c r="B388" t="inlineStr">
         <is>
           <t>Court VIP</t>
         </is>
       </c>
       <c r="C388" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D388" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E388" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F388" t="inlineStr">
         <is>
           <t>GRACE OH SZE ERN  / Razin Rahim</t>
         </is>
       </c>
       <c r="G388" t="inlineStr">
         <is>
           <t>Wong Kin Wai / Ong Pei Chi</t>
         </is>
       </c>
       <c r="H388" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="inlineStr">
         <is>
           <t>2026-06-07 17:40</t>
         </is>
       </c>
       <c r="B389" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C389" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D389" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E389" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F389" t="inlineStr">
         <is>
           <t>Mohd Khuzairin Darween Mohamad Azli / Siti Aisyah Idris</t>
         </is>
       </c>
       <c r="G389" t="inlineStr">
         <is>
           <t>yuxuannn tiu / FOO SEH KAI</t>
         </is>
       </c>
       <c r="H389" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="inlineStr">
         <is>
           <t>2026-06-07 17:40</t>
         </is>
       </c>
       <c r="B390" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C390" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D390" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E390" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F390" t="inlineStr">
         <is>
           <t>Hambal Aismat Bin Bukhory / SITI ZAYANAH BINTI LAFIZAR</t>
         </is>
       </c>
       <c r="G390" t="inlineStr">
         <is>
           <t>Aziizul Hakiim Bin Mohd Zalahudin / Rico Tan Jia Xuan</t>
         </is>
       </c>
       <c r="H390" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="inlineStr">
         <is>
           <t>2026-06-07 17:40</t>
         </is>
       </c>
       <c r="B391" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C391" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D391" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E391" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F391" t="inlineStr">
         <is>
           <t>Yew Yuen Wah / Adham Mutahir Bin Abu Bakar</t>
         </is>
       </c>
       <c r="G391" t="inlineStr">
         <is>
           <t>Mohd Hanif Syazwan Bin Abd Halim / Azzah Mahat</t>
         </is>
       </c>
       <c r="H391" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="inlineStr">
         <is>
           <t>2026-06-07 17:40</t>
         </is>
       </c>
       <c r="B392" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C392" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D392" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E392" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F392" t="inlineStr">
         <is>
           <t>Deja / Yuki Chin錢香瑜</t>
         </is>
       </c>
       <c r="G392" t="inlineStr">
         <is>
           <t>Chong Hwei Teeng / CHIA YEW KEN</t>
         </is>
       </c>
       <c r="H392" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="inlineStr">
         <is>
           <t>2026-06-07 17:40</t>
         </is>
       </c>
       <c r="B393" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C393" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D393" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E393" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F393" t="inlineStr">
         <is>
           <t>Samantha Wong / [Leapmotor] Jin</t>
         </is>
       </c>
       <c r="G393" t="inlineStr">
         <is>
           <t>Ting Hui Min / YewHongSheng</t>
         </is>
       </c>
       <c r="H393" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="inlineStr">
         <is>
           <t>2026-06-07 17:40</t>
         </is>
       </c>
       <c r="B394" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C394" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D394" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E394" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F394" t="inlineStr">
         <is>
           <t>Ravinder Singh gill  / Liong Chai Peng</t>
         </is>
       </c>
       <c r="G394" t="inlineStr">
         <is>
           <t>Chee Jun Wai / 容一菲</t>
         </is>
       </c>
       <c r="H394" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="inlineStr">
         <is>
           <t>2026-06-07 17:40</t>
         </is>
       </c>
       <c r="B395" t="inlineStr">
         <is>
           <t>Court VIP</t>
         </is>
       </c>
       <c r="C395" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D395" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E395" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F395" t="inlineStr">
         <is>
           <t>Ho Eng Chuan / Khoo Wen Hui</t>
         </is>
       </c>
       <c r="G395" t="inlineStr">
         <is>
           <t>Wong Kin Wai / Ong Pei Chi</t>
         </is>
       </c>
       <c r="H395" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="inlineStr">
         <is>
           <t>2026-06-07 17:50</t>
         </is>
       </c>
       <c r="B396" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C396" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D396" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E396" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F396" t="inlineStr">
         <is>
           <t>Nur Fhaiezan Binti Jainal / Mohamad naim bin mohdzir</t>
         </is>
       </c>
       <c r="G396" t="inlineStr">
         <is>
           <t xml:space="preserve">Vanessa Lai / Arif Bunayya </t>
         </is>
       </c>
       <c r="H396" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="inlineStr">
         <is>
           <t>2026-06-07 17:50</t>
         </is>
       </c>
       <c r="B397" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C397" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D397" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E397" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F397" t="inlineStr">
         <is>
           <t>Weng Sim / Alaster Ang Han Wun</t>
         </is>
       </c>
       <c r="G397" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ong Ke Rou / Arvin Arul </t>
+          <t>Ong Ke Rou / ARVIN</t>
         </is>
       </c>
       <c r="H397" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="inlineStr">
         <is>
           <t>2026-06-07 17:50</t>
         </is>
       </c>
       <c r="B398" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C398" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D398" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E398" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F398" t="inlineStr">
         <is>
           <t>Wong Yihui / Brandon kiew kwang yi</t>
         </is>
       </c>
       <c r="G398" t="inlineStr">
         <is>
           <t>Aliff bin radzuan / FAIQAH SYAHIRAH BINTI MOHD FOAD</t>
         </is>
       </c>
       <c r="H398" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="inlineStr">
         <is>
           <t>2026-06-07 17:50</t>
         </is>
       </c>
       <c r="B399" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C399" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D399" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E399" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F399" t="inlineStr">
         <is>
           <t>Adriana Marissa Rania Binti Abdullah / ADHAM MUQRI BIN ABDULLAH</t>
         </is>
       </c>
       <c r="G399" t="inlineStr">
         <is>
           <t xml:space="preserve">Lim ZhiQuan / Michelle Soh Ker Sing </t>
         </is>
       </c>
       <c r="H399" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="inlineStr">
         <is>
           <t>2026-06-07 17:50</t>
         </is>
       </c>
       <c r="B400" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C400" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D400" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E400" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F400" t="inlineStr">
         <is>
           <t>Poh Min En / Dang Mun Lok</t>
         </is>
       </c>
       <c r="G400" t="inlineStr">
         <is>
           <t>Nur Syafiqah Binti Sharif / Amir Asyraf Bin Abd Hamid</t>
         </is>
       </c>
       <c r="H400" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="inlineStr">
         <is>
           <t>2026-06-07 17:50</t>
         </is>
       </c>
       <c r="B401" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C401" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D401" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E401" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F401" t="inlineStr">
         <is>
           <t>Andy Na / Tay Zhi Han</t>
         </is>
       </c>
       <c r="G401" t="inlineStr">
         <is>
           <t>Nur Farahain binti Sharif / Muhammad Azhad Shahrir</t>
         </is>
       </c>
       <c r="H401" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="inlineStr">
         <is>
           <t>2026-06-07 17:50</t>
         </is>
       </c>
       <c r="B402" t="inlineStr">
         <is>
           <t>Court VIP</t>
         </is>
       </c>
       <c r="C402" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D402" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E402" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F402" t="inlineStr">
         <is>
           <t xml:space="preserve">Justin / Cheong ZiXin </t>
         </is>
       </c>
       <c r="G402" t="inlineStr">
         <is>
           <t>GRACE OH SZE ERN  / Razin Rahim</t>
         </is>
       </c>
       <c r="H402" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="inlineStr">
         <is>
           <t>2026-06-07 18:10</t>
         </is>
       </c>
       <c r="B403" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C403" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D403" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E403" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F403" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>Nur Affzan / Shahara Antartika</t>
         </is>
       </c>
       <c r="G403" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t xml:space="preserve">Justin / Cheong ZiXin </t>
         </is>
       </c>
       <c r="H403" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="inlineStr">
         <is>
           <t>2026-06-07 18:10</t>
         </is>
       </c>
       <c r="B404" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C404" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D404" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E404" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F404" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>Andy Na / Tay Zhi Han</t>
         </is>
       </c>
       <c r="G404" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>Mohd Khuzairin Darween Mohamad Azli / Siti Aisyah Idris</t>
         </is>
       </c>
       <c r="H404" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="inlineStr">
         <is>
           <t>2026-06-07 18:10</t>
         </is>
       </c>
       <c r="B405" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C405" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D405" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E405" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F405" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>Ong Ke Rou / ARVIN</t>
         </is>
       </c>
       <c r="G405" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>Poh Min En / Dang Mun Lok</t>
         </is>
       </c>
       <c r="H405" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="inlineStr">
         <is>
           <t>2026-06-07 18:10</t>
         </is>
       </c>
       <c r="B406" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C406" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D406" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E406" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F406" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t xml:space="preserve">Lim ZhiQuan / Michelle Soh Ker Sing </t>
         </is>
       </c>
       <c r="G406" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>Aliff bin radzuan / FAIQAH SYAHIRAH BINTI MOHD FOAD</t>
         </is>
       </c>
       <c r="H406" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="inlineStr">
         <is>
           <t>2026-06-07 18:10</t>
         </is>
       </c>
       <c r="B407" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C407" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D407" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E407" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F407" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>Wong Yihui / Brandon kiew kwang yi</t>
         </is>
       </c>
       <c r="G407" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>Deja / Yuki Chin錢香瑜</t>
         </is>
       </c>
       <c r="H407" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="inlineStr">
         <is>
           <t>2026-06-07 18:10</t>
         </is>
       </c>
       <c r="B408" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C408" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D408" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E408" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F408" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>Nur Syafiqah Binti Sharif / Amir Asyraf Bin Abd Hamid</t>
         </is>
       </c>
       <c r="G408" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>Hambal Aismat Bin Bukhory / SITI ZAYANAH BINTI LAFIZAR</t>
         </is>
       </c>
       <c r="H408" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="inlineStr">
         <is>
           <t>2026-06-07 18:10</t>
         </is>
       </c>
       <c r="B409" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C409" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D409" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E409" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F409" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>Nur Fhaiezan Binti Jainal / Mohamad naim bin mohdzir</t>
         </is>
       </c>
       <c r="G409" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>Nur Farahain binti Sharif / Muhammad Azhad Shahrir</t>
         </is>
       </c>
       <c r="H409" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="inlineStr">
         <is>
           <t>2026-06-07 18:10</t>
         </is>
       </c>
       <c r="B410" t="inlineStr">
         <is>
           <t>Court VIP</t>
         </is>
       </c>
       <c r="C410" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D410" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E410" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F410" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>Wong Kin Wai / Ong Pei Chi</t>
         </is>
       </c>
       <c r="G410" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>McKenzie Ee / Joyce Teoh</t>
         </is>
       </c>
       <c r="H410" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="inlineStr">
         <is>
           <t>2026-06-07 18:30</t>
         </is>
       </c>
       <c r="B411" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C411" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D411" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E411" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F411" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>Nur Affzan / Shahara Antartika</t>
         </is>
       </c>
       <c r="G411" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>Mohd Khuzairin Darween Mohamad Azli / Siti Aisyah Idris</t>
         </is>
       </c>
       <c r="H411" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="inlineStr">
         <is>
           <t>2026-06-07 18:30</t>
         </is>
       </c>
       <c r="B412" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C412" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D412" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E412" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F412" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>Wong Yihui / Brandon kiew kwang yi</t>
         </is>
       </c>
       <c r="G412" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>Nur Syafiqah Binti Sharif / Amir Asyraf Bin Abd Hamid</t>
         </is>
       </c>
       <c r="H412" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="inlineStr">
         <is>
           <t>2026-06-07 18:30</t>
         </is>
       </c>
       <c r="B413" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C413" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D413" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E413" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F413" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>Nur Fhaiezan Binti Jainal / Mohamad naim bin mohdzir</t>
         </is>
       </c>
       <c r="G413" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>Wong Kin Wai / Ong Pei Chi</t>
         </is>
       </c>
       <c r="H413" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="inlineStr">
         <is>
           <t>2026-06-07 18:30</t>
         </is>
       </c>
       <c r="B414" t="inlineStr">
         <is>
           <t>Court VIP</t>
         </is>
       </c>
       <c r="C414" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D414" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E414" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F414" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>Poh Min En / Dang Mun Lok</t>
         </is>
       </c>
       <c r="G414" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t xml:space="preserve">Lim ZhiQuan / Michelle Soh Ker Sing </t>
         </is>
       </c>
       <c r="H414" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="inlineStr">
         <is>
           <t>2026-06-07 18:50</t>
         </is>
       </c>
       <c r="B415" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C415" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D415" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E415" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F415" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>Wong Yihui / Brandon kiew kwang yi</t>
         </is>
       </c>
       <c r="G415" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>Wong Kin Wai / Ong Pei Chi</t>
         </is>
       </c>
       <c r="H415" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="inlineStr">
         <is>
           <t>2026-06-07 18:50</t>
         </is>
       </c>
       <c r="B416" t="inlineStr">
         <is>
           <t>Court VIP</t>
         </is>
       </c>
       <c r="C416" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D416" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E416" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F416" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>Nur Affzan / Shahara Antartika</t>
         </is>
       </c>
       <c r="G416" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t xml:space="preserve">Lim ZhiQuan / Michelle Soh Ker Sing </t>
         </is>
       </c>
       <c r="H416" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="inlineStr">
         <is>
           <t>2026-06-07 19:20</t>
         </is>
       </c>
       <c r="B417" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C417" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D417" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E417" t="inlineStr">
         <is>
           <t>Third Place Playoff</t>
         </is>
       </c>
       <c r="F417" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t xml:space="preserve">Lim ZhiQuan / Michelle Soh Ker Sing </t>
         </is>
       </c>
       <c r="G417" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>Wong Kin Wai / Ong Pei Chi</t>
         </is>
       </c>
       <c r="H417" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="inlineStr">
         <is>
           <t>2026-06-07 19:20</t>
         </is>
       </c>
       <c r="B418" t="inlineStr">
         <is>
           <t>Court VIP</t>
         </is>
       </c>
       <c r="C418" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D418" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E418" t="inlineStr">
         <is>
           <t>Final</t>
         </is>
       </c>
       <c r="F418" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>Nur Affzan / Shahara Antartika</t>
         </is>
       </c>
       <c r="G418" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>Wong Yihui / Brandon kiew kwang yi</t>
         </is>
       </c>
       <c r="H418" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>