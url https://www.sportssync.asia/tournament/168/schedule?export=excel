--- v0 (2026-06-06)
+++ v1 (2026-07-21)
@@ -669,51 +669,51 @@
           <t>Court B</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>Quek Choo Teck / LEE SHIN YUE</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>伍宏轩 / Lee Yee Jat</t>
+          <t>Goh Hong Xuan / Lee Yee Jat</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>2026-04-11 08:30</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Court C</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
@@ -958,98 +958,98 @@
           <t>2026-04-11 08:45</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Court A</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>Nur Affzan / Tee Chee Xiang</t>
+          <t>Nur Affzan / Spencer Tee</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
           <t>phang kun fook / Lee Hon Leong</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>2026-04-11 08:45</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Court B</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t xml:space="preserve">Mohd Hanif Syazwan Bin Abd Halim / Harith Naqiuddin bin Abd Halim </t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>Eymeerul Eyman Bin Emeel Rizal / Muhammmad Danish Hadi Bin Mohd Zamkhoshari Mohd Zamkhoshari</t>
+          <t xml:space="preserve">Eymeerul Eyman Bin Emeel Rizal / Muhammmad Danish Hadi Bin Mohd Zamkhoshari </t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>2026-04-11 08:45</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Court C</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
@@ -1252,51 +1252,51 @@
           <t>2026-04-11 09:00</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>Nicholas Bay Yaik Nien / FONG ALBERT</t>
+          <t>Nicholas / FONG ALBERT</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>Tan Hong Zing / SimKokHeng</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>2026-04-11 09:00</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Court A</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
@@ -1341,51 +1341,51 @@
           <t>Court B</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>Tan Chee Nien / Chiasuhern</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>伍宏轩 / Lee Yee Jat</t>
+          <t>Goh Hong Xuan / Lee Yee Jat</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>2026-04-11 09:00</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Court C</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
@@ -1635,51 +1635,51 @@
           <t>Court A</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>Leong Szu Hwa  / LIM KHAI LUN</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>Nur Affzan / Tee Chee Xiang</t>
+          <t>Nur Affzan / Spencer Tee</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>2026-04-11 09:15</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Court B</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
@@ -1924,51 +1924,51 @@
           <t>2026-04-11 09:30</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>Nicholas Bay Yaik Nien / FONG ALBERT</t>
+          <t>Nicholas / FONG ALBERT</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
           <t>Lee Xing Hong / wilson ng</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>2026-04-11 09:30</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>Court A</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
@@ -2013,51 +2013,51 @@
           <t>Court B</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>Tan Chee Nien / Chiasuhern</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>Eymeerul Eyman Bin Emeel Rizal / Muhammmad Danish Hadi Bin Mohd Zamkhoshari Mohd Zamkhoshari</t>
+          <t xml:space="preserve">Eymeerul Eyman Bin Emeel Rizal / Muhammmad Danish Hadi Bin Mohd Zamkhoshari </t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>2026-04-11 09:30</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>Court C</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
@@ -2307,88 +2307,88 @@
           <t>Court A</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>Wong Hau Shen / KILVEN BEE KAI WEI</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>Nur Affzan / Tee Chee Xiang</t>
+          <t>Nur Affzan / Spencer Tee</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>2026-04-11 09:45</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>Court B</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>伍宏轩 / Lee Yee Jat</t>
+          <t>Goh Hong Xuan / Lee Yee Jat</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
           <t xml:space="preserve">Mohd Hanif Syazwan Bin Abd Halim / Harith Naqiuddin bin Abd Halim </t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>2026-04-11 09:45</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Court C</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
@@ -2596,98 +2596,98 @@
           <t>2026-04-11 10:00</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>Nicholas Bay Yaik Nien / FONG ALBERT</t>
+          <t>Nicholas / FONG ALBERT</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
           <t>Chan Chee Wah / Lim Weixuan</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>2026-04-11 10:00</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>Court A</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>Tee Wai Loon  / le lian sheng</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>Nur Affzan / Tee Chee Xiang</t>
+          <t>Nur Affzan / Spencer Tee</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>2026-04-11 10:00</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>Court B</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
@@ -3016,51 +3016,51 @@
           <t>2026-04-11 10:15</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>Court B</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>Eymeerul Eyman Bin Emeel Rizal / Muhammmad Danish Hadi Bin Mohd Zamkhoshari Mohd Zamkhoshari</t>
+          <t xml:space="preserve">Eymeerul Eyman Bin Emeel Rizal / Muhammmad Danish Hadi Bin Mohd Zamkhoshari </t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
           <t>Quek Choo Teck / LEE SHIN YUE</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>2026-04-11 10:15</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>Court C</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
@@ -3268,51 +3268,51 @@
           <t>2026-04-11 10:30</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>Nicholas Bay Yaik Nien / FONG ALBERT</t>
+          <t>Nicholas / FONG ALBERT</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
           <t>Eugene G / Chung Zhi jye</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>2026-04-11 10:30</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>Court A</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
@@ -3688,56 +3688,56 @@
           <t>2026-04-11 10:45</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>Court B</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>Eymeerul Eyman Bin Emeel Rizal / Muhammmad Danish Hadi Bin Mohd Zamkhoshari Mohd Zamkhoshari</t>
+          <t xml:space="preserve">Eymeerul Eyman Bin Emeel Rizal / Muhammmad Danish Hadi Bin Mohd Zamkhoshari </t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>伍宏轩 / Lee Yee Jat</t>
+          <t>Goh Hong Xuan / Lee Yee Jat</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>2026-04-11 10:45</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>Court C</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
@@ -3987,135 +3987,135 @@
           <t>Court A</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>Quek Choo Teck / LEE SHIN YUE</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>Nur Affzan / Tee Chee Xiang</t>
+          <t>Nur Affzan / Spencer Tee</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>2026-04-11 11:00</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>Court B</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>Tee Wai Loon  / le lian sheng</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>伍宏轩 / Lee Yee Jat</t>
+          <t>Goh Hong Xuan / Lee Yee Jat</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>2026-04-11 11:00</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>Court C</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>Kong Jing Hen  / See Shong Chen</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>Nicholas Bay Yaik Nien / FONG ALBERT</t>
+          <t>Nicholas / FONG ALBERT</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>2026-04-11 11:00</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>Court D</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
@@ -4281,93 +4281,93 @@
           <t>Court B</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>Eugene G / Chung Zhi jye</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>Nur Affzan / Tee Chee Xiang</t>
+          <t>Nur Affzan / Spencer Tee</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>2026-04-11 11:15</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>Court C</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>伍宏轩 / Lee Yee Jat</t>
+          <t>Goh Hong Xuan / Lee Yee Jat</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>Nicholas Bay Yaik Nien / FONG ALBERT</t>
+          <t>Nicholas / FONG ALBERT</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>2026-04-11 11:15</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>Court D</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
@@ -4407,172 +4407,172 @@
           <t>Court A</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>JAYDEN NGOW YU XUAN / PURNACHANDRAN S SHANMUGAGANATHAN</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>Nur Affzan / Tee Chee Xiang</t>
+          <t>Nur Affzan / Spencer Tee</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>2026-04-11 11:30</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>Court C</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>伍宏轩 / Lee Yee Jat</t>
+          <t>Goh Hong Xuan / Lee Yee Jat</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
           <t>Yee Chun Han  / Goh chee peng</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>2026-04-11 11:45</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>Court A</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
           <t>Final</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>JAYDEN NGOW YU XUAN / PURNACHANDRAN S SHANMUGAGANATHAN</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>伍宏轩 / Lee Yee Jat</t>
+          <t>Goh Hong Xuan / Lee Yee Jat</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>2026-04-11 11:45</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>Court C</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
           <t>Third Place Playoff</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>Nur Affzan / Tee Chee Xiang</t>
+          <t>Nur Affzan / Spencer Tee</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
           <t>Yee Chun Han  / Goh chee peng</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>2026-04-11 14:00</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
@@ -4948,51 +4948,51 @@
           <t>2026-04-11 14:15</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>Moon Lee / Tee Chee Xiang</t>
+          <t>Moon Lee / Spencer Tee</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
           <t>Jesse Ong / Natalie Ti</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>2026-04-11 14:15</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>Court A</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
@@ -5116,51 +5116,51 @@
           <t>2026-04-11 14:15</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>Court D</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>Yap Wei Leong / TIW MIN YUEN</t>
+          <t>Yap Wei Leong / Tiw Min Yuen</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
           <t>yuxuannn tiu / FOO SEH KAI</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>2026-04-11 14:15</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>Court E</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
@@ -5625,51 +5625,51 @@
           <t>Court 3</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
           <t>Cheryl Low   / Lau Boon Tick</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>Moon Lee / Tee Chee Xiang</t>
+          <t>Moon Lee / Spencer Tee</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
           <t>2026-04-11 14:45</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>Court A</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
@@ -5793,51 +5793,51 @@
           <t>Court D</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
           <t>WONG WEI YIN / Bong Pao ngen</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>Yap Wei Leong / TIW MIN YUEN</t>
+          <t>Yap Wei Leong / Tiw Min Yuen</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
           <t>2026-04-11 14:45</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>Court E</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
@@ -6297,51 +6297,51 @@
           <t>Court 3</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
           <t>Angel Ong / Alex Teoh</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
-          <t>Moon Lee / Tee Chee Xiang</t>
+          <t>Moon Lee / Spencer Tee</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
           <t>2026-04-11 15:15</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
           <t>Court A</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
@@ -6465,51 +6465,51 @@
           <t>Court D</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
           <t>Leong Wen Chun / Loo Suk Ting</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t>Yap Wei Leong / TIW MIN YUEN</t>
+          <t>Yap Wei Leong / Tiw Min Yuen</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
           <t>2026-04-11 15:15</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
           <t>Court E</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
@@ -6633,51 +6633,51 @@
           <t>Court 3</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
           <t xml:space="preserve">Charles Chin / BERNICE POON </t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
-          <t>Moon Lee / Tee Chee Xiang</t>
+          <t>Moon Lee / Spencer Tee</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
           <t>2026-04-11 15:30</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
           <t>Court A</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
@@ -6801,51 +6801,51 @@
           <t>Court D</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
           <t>Kenneth Lim De Huan / Summer Cheah</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
-          <t>Yap Wei Leong / TIW MIN YUEN</t>
+          <t>Yap Wei Leong / Tiw Min Yuen</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
           <t>2026-04-11 15:30</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
           <t>Court E</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
@@ -8145,51 +8145,51 @@
           <t>Court D</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
           <t>Ting Chee wai / Tan Shing Ying</t>
         </is>
       </c>
       <c r="G186" t="inlineStr">
         <is>
-          <t>Yap Wei Leong / TIW MIN YUEN</t>
+          <t>Yap Wei Leong / Tiw Min Yuen</t>
         </is>
       </c>
       <c r="H186" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
           <t>2026-04-11 16:30</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
           <t>Court E</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
@@ -8271,51 +8271,51 @@
           <t>Court A</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E189" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F189" t="inlineStr">
         <is>
           <t>Chan Wing Yan / Teh Chun Pin</t>
         </is>
       </c>
       <c r="G189" t="inlineStr">
         <is>
-          <t>Yap Wei Leong / TIW MIN YUEN</t>
+          <t>Yap Wei Leong / Tiw Min Yuen</t>
         </is>
       </c>
       <c r="H189" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
           <t>2026-04-11 16:45</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
           <t>Court B</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
@@ -11379,51 +11379,51 @@
           <t>Court A</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D263" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E263" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F263" t="inlineStr">
         <is>
           <t>Lee Cheng En / Liew Tzy Tsun</t>
         </is>
       </c>
       <c r="G263" t="inlineStr">
         <is>
-          <t>Lim ZhiQuan / Chern yie Teh</t>
+          <t>Lim ZhiQuan / Teh Chern Yie</t>
         </is>
       </c>
       <c r="H263" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
           <t>2026-04-12 08:30</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
           <t>Court B</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D264" t="inlineStr">
@@ -11500,51 +11500,51 @@
           <t>2026-04-12 08:30</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
           <t>Court D</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D266" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E266" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F266" t="inlineStr">
         <is>
-          <t>Wong Khee Chun / RONAN KING YUENT</t>
+          <t>Wong Khee Chun / RONAN SHIMABUKURO</t>
         </is>
       </c>
       <c r="G266" t="inlineStr">
         <is>
           <t>Loo Yi Zhang / Hng Zhuang Sheng</t>
         </is>
       </c>
       <c r="H266" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr">
         <is>
           <t>2026-04-12 08:30</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
           <t>Court E</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
@@ -12172,51 +12172,51 @@
           <t>2026-04-12 09:00</t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
           <t>Court D</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D282" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E282" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F282" t="inlineStr">
         <is>
-          <t>Wong Khee Chun / RONAN KING YUENT</t>
+          <t>Wong Khee Chun / RONAN SHIMABUKURO</t>
         </is>
       </c>
       <c r="G282" t="inlineStr">
         <is>
           <t>XK / Gareth Lim Hao Zhe</t>
         </is>
       </c>
       <c r="H282" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr">
         <is>
           <t>2026-04-12 09:00</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
           <t>Court E</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
@@ -12340,51 +12340,51 @@
           <t>2026-04-12 09:15</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
           <t>Court A</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D286" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E286" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F286" t="inlineStr">
         <is>
-          <t>Lim ZhiQuan / Chern yie Teh</t>
+          <t>Lim ZhiQuan / Teh Chern Yie</t>
         </is>
       </c>
       <c r="G286" t="inlineStr">
         <is>
           <t>Teh Zee Ching / Sam Low</t>
         </is>
       </c>
       <c r="H286" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr">
         <is>
           <t>2026-04-12 09:15</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
           <t>Court B</t>
         </is>
       </c>
       <c r="C287" t="inlineStr">
@@ -12760,51 +12760,51 @@
           <t>2026-04-12 09:30</t>
         </is>
       </c>
       <c r="B296" t="inlineStr">
         <is>
           <t>Court D</t>
         </is>
       </c>
       <c r="C296" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D296" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E296" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F296" t="inlineStr">
         <is>
-          <t>Wong Khee Chun / RONAN KING YUENT</t>
+          <t>Wong Khee Chun / RONAN SHIMABUKURO</t>
         </is>
       </c>
       <c r="G296" t="inlineStr">
         <is>
           <t>PHUNG LI HANG / SOONG JUN FAI</t>
         </is>
       </c>
       <c r="H296" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr">
         <is>
           <t>2026-04-12 09:30</t>
         </is>
       </c>
       <c r="B297" t="inlineStr">
         <is>
           <t>Court E</t>
         </is>
       </c>
       <c r="C297" t="inlineStr">
@@ -12933,51 +12933,51 @@
           <t>Court A</t>
         </is>
       </c>
       <c r="C300" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D300" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E300" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F300" t="inlineStr">
         <is>
           <t>Atsushi Sato / HIROKAZU SUZUKI</t>
         </is>
       </c>
       <c r="G300" t="inlineStr">
         <is>
-          <t>Lim ZhiQuan / Chern yie Teh</t>
+          <t>Lim ZhiQuan / Teh Chern Yie</t>
         </is>
       </c>
       <c r="H300" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr">
         <is>
           <t>2026-04-12 09:45</t>
         </is>
       </c>
       <c r="B301" t="inlineStr">
         <is>
           <t>Court B</t>
         </is>
       </c>
       <c r="C301" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D301" t="inlineStr">
@@ -13306,51 +13306,51 @@
           <t>2026-04-12 10:00</t>
         </is>
       </c>
       <c r="B309" t="inlineStr">
         <is>
           <t>Court B</t>
         </is>
       </c>
       <c r="C309" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D309" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E309" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F309" t="inlineStr">
         <is>
-          <t>Lim ZhiQuan / Chern yie Teh</t>
+          <t>Lim ZhiQuan / Teh Chern Yie</t>
         </is>
       </c>
       <c r="G309" t="inlineStr">
         <is>
           <t>Foo CY / Lai Ming Zhe</t>
         </is>
       </c>
       <c r="H309" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr">
         <is>
           <t>2026-04-12 10:00</t>
         </is>
       </c>
       <c r="B310" t="inlineStr">
         <is>
           <t>Court C</t>
         </is>
       </c>
       <c r="C310" t="inlineStr">
@@ -14398,51 +14398,51 @@
           <t>2026-04-12 14:15</t>
         </is>
       </c>
       <c r="B335" t="inlineStr">
         <is>
           <t>Court D</t>
         </is>
       </c>
       <c r="C335" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D335" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E335" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F335" t="inlineStr">
         <is>
-          <t>Siow Yong Xin / RONAN KING YUENT</t>
+          <t>Siow Yong Xin / RONAN SHIMABUKURO</t>
         </is>
       </c>
       <c r="G335" t="inlineStr">
         <is>
           <t xml:space="preserve">chajunhao / Chia Jia Xin </t>
         </is>
       </c>
       <c r="H335" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr">
         <is>
           <t>2026-04-12 14:15</t>
         </is>
       </c>
       <c r="B336" t="inlineStr">
         <is>
           <t>Court E</t>
         </is>
       </c>
       <c r="C336" t="inlineStr">
@@ -15075,51 +15075,51 @@
           <t>Court D</t>
         </is>
       </c>
       <c r="C351" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D351" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E351" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F351" t="inlineStr">
         <is>
           <t xml:space="preserve">Chuah Pei Ling / Cheong Man kin </t>
         </is>
       </c>
       <c r="G351" t="inlineStr">
         <is>
-          <t>Siow Yong Xin / RONAN KING YUENT</t>
+          <t>Siow Yong Xin / RONAN SHIMABUKURO</t>
         </is>
       </c>
       <c r="H351" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="inlineStr">
         <is>
           <t>2026-04-12 14:45</t>
         </is>
       </c>
       <c r="B352" t="inlineStr">
         <is>
           <t>Court E</t>
         </is>
       </c>
       <c r="C352" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D352" t="inlineStr">
@@ -15411,51 +15411,51 @@
           <t>Court D</t>
         </is>
       </c>
       <c r="C359" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D359" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E359" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F359" t="inlineStr">
         <is>
           <t>Voon Suwen / Benedict Chan Sheng An</t>
         </is>
       </c>
       <c r="G359" t="inlineStr">
         <is>
-          <t>Siow Yong Xin / RONAN KING YUENT</t>
+          <t>Siow Yong Xin / RONAN SHIMABUKURO</t>
         </is>
       </c>
       <c r="H359" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="inlineStr">
         <is>
           <t>2026-04-12 15:00</t>
         </is>
       </c>
       <c r="B360" t="inlineStr">
         <is>
           <t>Court E</t>
         </is>
       </c>
       <c r="C360" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D360" t="inlineStr">
@@ -16120,51 +16120,51 @@
           <t>2026-04-12 15:30</t>
         </is>
       </c>
       <c r="B376" t="inlineStr">
         <is>
           <t>Court E</t>
         </is>
       </c>
       <c r="C376" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D376" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E376" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F376" t="inlineStr">
         <is>
-          <t>Siow Yong Xin / RONAN KING YUENT</t>
+          <t>Siow Yong Xin / RONAN SHIMABUKURO</t>
         </is>
       </c>
       <c r="G376" t="inlineStr">
         <is>
           <t>Laurel Yong Loong Er / Marcus Lim Lih-Yang</t>
         </is>
       </c>
       <c r="H376" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="inlineStr">
         <is>
           <t>2026-04-12 15:30</t>
         </is>
       </c>
       <c r="B377" t="inlineStr">
         <is>
           <t>Court F</t>
         </is>
       </c>
       <c r="C377" t="inlineStr">