--- v0 (2026-09-18)
+++ v1 (2026-11-04)
@@ -669,51 +669,51 @@
           <t>Court C</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>Keng Xin Tian  / Wee Ting Yao</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>Khong Jien Howe / ELLY CHOO</t>
+          <t>Khong Jien Howe / Elly Choo</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>2026-03-06 20:00</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Court D</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
@@ -921,51 +921,51 @@
           <t>Court D</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t xml:space="preserve">Roy Tey / Chum Mun Ching </t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>Koey Law Choon Ying / LEE WEN SIANG</t>
+          <t>Koey  / LX</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>2026-03-06 20:15</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Court A</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
@@ -1131,51 +1131,51 @@
           <t>Court D</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>Yilian Cheong / Toh Jen Shen</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>Koey Law Choon Ying / LEE WEN SIANG</t>
+          <t>Koey  / LX</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>2026-03-06 20:20</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Court A</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
@@ -1294,51 +1294,51 @@
           <t>2026-03-06 20:20</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Court C</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>Khong Jien Howe / ELLY CHOO</t>
+          <t>Khong Jien Howe / Elly Choo</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>Yap Kai Lin  / John Mah</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>2026-03-06 20:20</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Court D</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
@@ -1719,88 +1719,88 @@
           <t>Court C</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>Andrew Lee / Melissa Lee</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>Khong Jien Howe / ELLY CHOO</t>
+          <t>Khong Jien Howe / Elly Choo</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>2026-03-06 20:40</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Court D</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>Koey Law Choon Ying / LEE WEN SIANG</t>
+          <t>Koey  / LX</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>CHAN ZHAO YEN / TAN PEI WAN</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>2026-03-06 20:45</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Court A</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
@@ -1882,51 +1882,51 @@
           <t>2026-03-06 20:45</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Court VIP</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t xml:space="preserve">Aaron Tay Kai Jit / Ho Pei Le </t>
+          <t xml:space="preserve">Aaron Tay  / Ho Pei Le </t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
           <t>WONG KOK HOONG  / si yan chan</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>2026-03-06 20:45</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>Court C</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
@@ -2092,51 +2092,51 @@
           <t>2026-03-06 20:50</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>Court VIP</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t xml:space="preserve">Aaron Tay Kai Jit / Ho Pei Le </t>
+          <t xml:space="preserve">Aaron Tay  / Ho Pei Le </t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
           <t>Lau Yean Kui / Jayne Khoo</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>2026-03-06 20:50</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>Court C</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
@@ -2302,51 +2302,51 @@
           <t>2026-03-06 21:00</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>Court VIP</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t xml:space="preserve">Aaron Tay Kai Jit / Ho Pei Le </t>
+          <t xml:space="preserve">Aaron Tay  / Ho Pei Le </t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
           <t>Clayton Wong / Arisa Shiba</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>2026-03-06 21:00</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>Court C</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">