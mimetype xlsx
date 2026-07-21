--- v0 (2026-06-04)
+++ v1 (2026-07-21)
@@ -664,51 +664,51 @@
           <t>2026-03-29 08:00</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>Teh LK / YONG SOONG FEI</t>
+          <t>LKTeh  / YONG SOONG FEI</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>Lee Wei Yang / Christopher Chua</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>2026-03-29 08:00</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Court B5</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
@@ -748,51 +748,51 @@
           <t>2026-03-29 08:00</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Court B6</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>ED WYNN ONG CHEA LEANG / Ooi Ken Ming Alwin</t>
+          <t>ED WYNN ONG  / Ooi Ken Ming Alwin</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t>Soh Zu Yi / PURNACHANDRAN S SHANMUGAGANATHAN</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>2026-03-29 08:00</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Court A1</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
@@ -1126,51 +1126,51 @@
           <t>2026-03-29 08:15</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Court A1</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>[Leapmotor] Jin / Benjamin Lim Joon Liang</t>
+          <t>[Leapmotor] Jin / [Leapmotor] Benj Lim</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>TEE QUAN WEN / mang jie han</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>2026-03-29 08:15</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Court A3</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
@@ -1672,51 +1672,51 @@
           <t>2026-03-29 08:45</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>Teh LK / YONG SOONG FEI</t>
+          <t>LKTeh  / YONG SOONG FEI</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t>lim chun kang / JAYDEN NGOW YU XUAN</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>2026-03-29 08:45</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Court B5</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
@@ -1756,98 +1756,98 @@
           <t>2026-03-29 08:45</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Court B6</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>ED WYNN ONG CHEA LEANG / Ooi Ken Ming Alwin</t>
+          <t>ED WYNN ONG  / Ooi Ken Ming Alwin</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>Lim Chun Hao / gavin tay</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>2026-03-29 08:45</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Court A1</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>Andrew Tan Kah Seng / Ng Tian Peng</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>[Leapmotor] Jin / Benjamin Lim Joon Liang</t>
+          <t>[Leapmotor] Jin / [Leapmotor] Benj Lim</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>2026-03-29 08:45</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Court A3</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
@@ -2475,51 +2475,51 @@
           <t>Court A1</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>Muhammad Yusuf Tajul Azwa / AD002 Musa</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>[Leapmotor] Jin / Benjamin Lim Joon Liang</t>
+          <t>[Leapmotor] Jin / [Leapmotor] Benj Lim</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>2026-03-29 09:15</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>Court A3</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
@@ -2811,51 +2811,51 @@
           <t>Court A1</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>Daniel Daud / Mohd Amirul Fikri Bin Omar</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>[Leapmotor] Jin / Benjamin Lim Joon Liang</t>
+          <t>[Leapmotor] Jin / [Leapmotor] Benj Lim</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>2026-03-29 09:30</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>Court A3</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
@@ -3021,51 +3021,51 @@
           <t>Court B4</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>Eugene Shui / EeWooi Neng</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>Teh LK / YONG SOONG FEI</t>
+          <t>LKTeh  / YONG SOONG FEI</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>2026-03-29 09:45</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>Court B5</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
@@ -3105,51 +3105,51 @@
           <t>Court B6</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>FOONG CHUNE WAI / Lee Sze Xian</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>ED WYNN ONG CHEA LEANG / Ooi Ken Ming Alwin</t>
+          <t>ED WYNN ONG  / Ooi Ken Ming Alwin</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>2026-03-29 09:45</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>Court A1</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
@@ -3357,51 +3357,51 @@
           <t>Court B4</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>Kenneth eng / Louis</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>Teh LK / YONG SOONG FEI</t>
+          <t>LKTeh  / YONG SOONG FEI</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>2026-03-29 10:00</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>Court B5</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
@@ -3441,51 +3441,51 @@
           <t>Court B6</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>Arif Bunayya  / Muhammad Fakrullah Haziq Bin Hashim</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>ED WYNN ONG CHEA LEANG / Ooi Ken Ming Alwin</t>
+          <t>ED WYNN ONG  / Ooi Ken Ming Alwin</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>2026-03-29 10:00</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>Court A1</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
@@ -4953,51 +4953,51 @@
           <t>Court B2</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t xml:space="preserve">Tan Boon Yow / Choo Hong Hong </t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>Lieu Kai Ye / Beatrice Lau Le Yun</t>
+          <t>Lieu Kai Ye / Beatrice</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>2026-03-29 14:15</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>Court B3</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
@@ -5163,51 +5163,51 @@
           <t>Court A1</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
           <t>Siau Hung Lai / PURNACHANDRAN S SHANMUGAGANATHAN</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>Christine Yeoh / Jayden Tham</t>
+          <t>CY / Jayden Tham</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>2026-03-29 14:15</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>Court A3</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
@@ -5961,51 +5961,51 @@
           <t>Court B2</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
           <t xml:space="preserve">Dwayne / Ho Pei Le </t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
-          <t>Lieu Kai Ye / Beatrice Lau Le Yun</t>
+          <t>Lieu Kai Ye / Beatrice</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
           <t>2026-03-29 15:00</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>Court B3</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
@@ -6171,51 +6171,51 @@
           <t>Court A1</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
           <t>Mohamad Syahmi Damia Mohamad Nor / FATIN FAZLINA BINTI MARZUKI</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>Christine Yeoh / Jayden Tham</t>
+          <t>CY / Jayden Tham</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
           <t>2026-03-29 15:00</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>Court A3</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
@@ -6964,51 +6964,51 @@
           <t>2026-03-29 15:45</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
-          <t>Lieu Kai Ye / Beatrice Lau Le Yun</t>
+          <t>Lieu Kai Ye / Beatrice</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
           <t>Albert Tan / Ng Xin Kee</t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
           <t>2026-03-29 15:45</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
           <t>Court B3</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
@@ -7174,51 +7174,51 @@
           <t>2026-03-29 15:45</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
           <t>Court A1</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
-          <t>Christine Yeoh / Jayden Tham</t>
+          <t>CY / Jayden Tham</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
           <t>YAP SWEE KEE / Ooi Kai Rou</t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
           <t>2026-03-29 15:45</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
           <t>Court A3</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
@@ -7636,51 +7636,51 @@
           <t>2026-03-29 16:15</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
-          <t>Lieu Kai Ye / Beatrice Lau Le Yun</t>
+          <t>Lieu Kai Ye / Beatrice</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
           <t>Kerk Wei Qin / Christopher Chua</t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
           <t>2026-03-29 16:15</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
           <t>Court B3</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
@@ -7846,51 +7846,51 @@
           <t>2026-03-29 16:15</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
           <t>Court A1</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
-          <t>Christine Yeoh / Jayden Tham</t>
+          <t>CY / Jayden Tham</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
           <t xml:space="preserve">Lim ZhiQuan / Michelle Soh Ker Sing </t>
         </is>
       </c>
       <c r="H179" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
           <t>2026-03-29 16:15</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
           <t>Court A3</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
@@ -8182,51 +8182,51 @@
           <t>2026-03-29 16:30</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
           <t>Court A1</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
-          <t>Lieu Kai Ye / Beatrice Lau Le Yun</t>
+          <t>Lieu Kai Ye / Beatrice</t>
         </is>
       </c>
       <c r="G187" t="inlineStr">
         <is>
           <t>Mohamad Syahmi Damia Mohamad Nor / FATIN FAZLINA BINTI MARZUKI</t>
         </is>
       </c>
       <c r="H187" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
           <t>2026-03-29 16:30</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
           <t>Court A3</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
@@ -8308,51 +8308,51 @@
           <t>2026-03-29 16:45</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
           <t>Court A1</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
-          <t>Lieu Kai Ye / Beatrice Lau Le Yun</t>
+          <t>Lieu Kai Ye / Beatrice</t>
         </is>
       </c>
       <c r="G190" t="inlineStr">
         <is>
           <t>Lye Jun Cheng / Ying Ho</t>
         </is>
       </c>
       <c r="H190" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
           <t>2026-03-29 16:45</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
           <t>Court A3</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
@@ -8481,51 +8481,51 @@
           <t>Court A3</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
           <t>Aizat Zayyani Binti Amad Zahit / Ang Boon Shen</t>
         </is>
       </c>
       <c r="G194" t="inlineStr">
         <is>
-          <t>Lieu Kai Ye / Beatrice Lau Le Yun</t>
+          <t>Lieu Kai Ye / Beatrice</t>
         </is>
       </c>
       <c r="H194" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
           <t>2026-03-29 17:15</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
           <t>Court A1</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
@@ -8565,51 +8565,51 @@
           <t>Court A3</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
           <t>Final</t>
         </is>
       </c>
       <c r="F196" t="inlineStr">
         <is>
           <t>Siau Hung Lai / PURNACHANDRAN S SHANMUGAGANATHAN</t>
         </is>
       </c>
       <c r="G196" t="inlineStr">
         <is>
-          <t>Lieu Kai Ye / Beatrice Lau Le Yun</t>
+          <t>Lieu Kai Ye / Beatrice</t>
         </is>
       </c>
       <c r="H196" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>