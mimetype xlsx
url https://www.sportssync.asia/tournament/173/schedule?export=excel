--- v1 (2026-07-21)
+++ v2 (2026-09-05)
@@ -664,51 +664,51 @@
           <t>2026-03-29 08:00</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>LKTeh  / YONG SOONG FEI</t>
+          <t>Felix T / YONG SOONG FEI</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>Lee Wei Yang / Christopher Chua</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>2026-03-29 08:00</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Court B5</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
@@ -1000,51 +1000,51 @@
           <t>2026-03-29 08:15</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>lim chun kang / JAYDEN NGOW YU XUAN</t>
+          <t>lim chun kang / [LEAPMOTOR] JAYDEN</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
           <t>Eugene Shui / EeWooi Neng</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>2026-03-29 08:15</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Court B5</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
@@ -1210,51 +1210,51 @@
           <t>2026-03-29 08:30</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>Marcus Seow  / Yang Keat Hong Erwin</t>
+          <t>Seow GY / Yang Keat Hong Erwin</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>Aziizul Hakiim Bin Mohd Zalahudin / Mohamad Al-Amin Bin Zainuddin</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>2026-03-29 08:30</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
@@ -1672,56 +1672,56 @@
           <t>2026-03-29 08:45</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>LKTeh  / YONG SOONG FEI</t>
+          <t>Felix T / YONG SOONG FEI</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>lim chun kang / JAYDEN NGOW YU XUAN</t>
+          <t>lim chun kang / [LEAPMOTOR] JAYDEN</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>2026-03-29 08:45</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Court B5</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
@@ -1882,51 +1882,51 @@
           <t>2026-03-29 09:00</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>Marcus Seow  / Yang Keat Hong Erwin</t>
+          <t>Seow GY / Yang Keat Hong Erwin</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
           <t>Teh Shaw Heng / WONG KAI ZHE</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>2026-03-29 09:00</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
@@ -2349,51 +2349,51 @@
           <t>Court B4</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>Lee Wei Yang / Christopher Chua</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>lim chun kang / JAYDEN NGOW YU XUAN</t>
+          <t>lim chun kang / [LEAPMOTOR] JAYDEN</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>2026-03-29 09:15</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Court B5</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
@@ -2554,51 +2554,51 @@
           <t>2026-03-29 09:30</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>Marcus Seow  / Yang Keat Hong Erwin</t>
+          <t>Seow GY / Yang Keat Hong Erwin</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
           <t>Wong Yao Cheng  / quek yen</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>2026-03-29 09:30</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
@@ -2685,51 +2685,51 @@
           <t>Court B4</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>Kenneth eng / Louis</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>lim chun kang / JAYDEN NGOW YU XUAN</t>
+          <t>lim chun kang / [LEAPMOTOR] JAYDEN</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>2026-03-29 09:30</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>Court B5</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
@@ -3021,51 +3021,51 @@
           <t>Court B4</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>Eugene Shui / EeWooi Neng</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>LKTeh  / YONG SOONG FEI</t>
+          <t>Felix T / YONG SOONG FEI</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>2026-03-29 09:45</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>Court B5</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
@@ -3226,51 +3226,51 @@
           <t>2026-03-29 10:00</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>Marcus Seow  / Yang Keat Hong Erwin</t>
+          <t>Seow GY / Yang Keat Hong Erwin</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
           <t xml:space="preserve">WEE KAI SIANG / Tan Khin Han </t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>2026-03-29 10:00</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
@@ -3357,51 +3357,51 @@
           <t>Court B4</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>Kenneth eng / Louis</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>LKTeh  / YONG SOONG FEI</t>
+          <t>Felix T / YONG SOONG FEI</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>2026-03-29 10:00</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>Court B5</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
@@ -4197,51 +4197,51 @@
           <t>Court A3</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>Quek Choo Teck / Goh Wei Jie</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>Marcus Seow  / Yang Keat Hong Erwin</t>
+          <t>Seow GY / Yang Keat Hong Erwin</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>2026-03-29 10:45</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
@@ -4365,51 +4365,51 @@
           <t>Court B4</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>Daniel Daud / Mohd Amirul Fikri Bin Omar</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>Marcus Seow  / Yang Keat Hong Erwin</t>
+          <t>Seow GY / Yang Keat Hong Erwin</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>2026-03-29 11:00</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>Court A1</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
@@ -4948,51 +4948,51 @@
           <t>2026-03-29 14:15</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tan Boon Yow / Choo Hong Hong </t>
+          <t>Tan Boon Yow / Choo Hong Hong</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
           <t>Lieu Kai Ye / Beatrice</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>2026-03-29 14:15</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>Court B3</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
@@ -5032,93 +5032,93 @@
           <t>2026-03-29 14:15</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>Aizat Zayyani Binti Amad Zahit / Ang Boon Shen</t>
+          <t>Aizat Zayyani / Ang Boon Shen</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
           <t>Wong Zizhen / Chung Jin Yee</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>2026-03-29 14:15</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>Court B5</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t xml:space="preserve">Xue Zheng / Rachel lee shien may </t>
+          <t xml:space="preserve">Teoh Xue Zheng  / Rachel lee shien may </t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
           <t>JamesLiaoManJen  / Khek Sing Ler</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>2026-03-29 14:15</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>Court B6</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
@@ -5625,51 +5625,51 @@
           <t>Court B2</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
           <t>Albert Tan / Ng Xin Kee</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tan Boon Yow / Choo Hong Hong </t>
+          <t>Tan Boon Yow / Choo Hong Hong</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
           <t>2026-03-29 14:45</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>Court B3</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
@@ -5709,93 +5709,93 @@
           <t>Court B4</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
           <t>Yee Xien / Eric Tay Min Yuan</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t>Aizat Zayyani Binti Amad Zahit / Ang Boon Shen</t>
+          <t>Aizat Zayyani / Ang Boon Shen</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
           <t>2026-03-29 14:45</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>Court B5</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
           <t>Wallace Low  / Liew Kai Wen</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t xml:space="preserve">Xue Zheng / Rachel lee shien may </t>
+          <t xml:space="preserve">Teoh Xue Zheng  / Rachel lee shien may </t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
           <t>2026-03-29 14:45</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>Court B6</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
@@ -6297,51 +6297,51 @@
           <t>Court B2</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
           <t>Kerk Wei Qin / Christopher Chua</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tan Boon Yow / Choo Hong Hong </t>
+          <t>Tan Boon Yow / Choo Hong Hong</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
           <t>2026-03-29 15:15</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
           <t>Court B3</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
@@ -6381,93 +6381,93 @@
           <t>Court B4</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
           <t>Chai Xin Zhe / Siang Sen LIM</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
-          <t>Aizat Zayyani Binti Amad Zahit / Ang Boon Shen</t>
+          <t>Aizat Zayyani / Ang Boon Shen</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
           <t>2026-03-29 15:15</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>Court B5</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
           <t xml:space="preserve">CHEN CHER YEAN / Cheong Yew Yew </t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
-          <t xml:space="preserve">Xue Zheng / Rachel lee shien may </t>
+          <t xml:space="preserve">Teoh Xue Zheng  / Rachel lee shien may </t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
           <t>2026-03-29 15:15</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
           <t>Court B6</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
@@ -6633,51 +6633,51 @@
           <t>Court B2</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
           <t xml:space="preserve">Dwayne / Ho Pei Le </t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tan Boon Yow / Choo Hong Hong </t>
+          <t>Tan Boon Yow / Choo Hong Hong</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
           <t>2026-03-29 15:30</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
           <t>Court B3</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
@@ -6717,93 +6717,93 @@
           <t>Court B4</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
           <t>Nur Fhaiezan Binti Jainal / Mohamad naim bin mohdzir</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
-          <t>Aizat Zayyani Binti Amad Zahit / Ang Boon Shen</t>
+          <t>Aizat Zayyani / Ang Boon Shen</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
           <t>2026-03-29 15:30</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
           <t>Court B5</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
           <t xml:space="preserve">Chay Jia Hao / TAM WEE WEY </t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
-          <t xml:space="preserve">Xue Zheng / Rachel lee shien may </t>
+          <t xml:space="preserve">Teoh Xue Zheng  / Rachel lee shien may </t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
           <t>2026-03-29 15:30</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
           <t>Court B6</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
@@ -8098,51 +8098,51 @@
           <t>2026-03-29 16:30</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
           <t>Court B5</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
-          <t>Aizat Zayyani Binti Amad Zahit / Ang Boon Shen</t>
+          <t>Aizat Zayyani / Ang Boon Shen</t>
         </is>
       </c>
       <c r="G185" t="inlineStr">
         <is>
           <t xml:space="preserve">CHEN CHER YEAN / Cheong Yew Yew </t>
         </is>
       </c>
       <c r="H185" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
           <t>2026-03-29 16:30</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
           <t>Court B6</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
@@ -8266,51 +8266,51 @@
           <t>2026-03-29 16:45</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E189" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F189" t="inlineStr">
         <is>
-          <t>Aizat Zayyani Binti Amad Zahit / Ang Boon Shen</t>
+          <t>Aizat Zayyani / Ang Boon Shen</t>
         </is>
       </c>
       <c r="G189" t="inlineStr">
         <is>
           <t xml:space="preserve">lim weijing / Caty Tan </t>
         </is>
       </c>
       <c r="H189" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
           <t>2026-03-29 16:45</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
           <t>Court A1</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
@@ -8476,98 +8476,98 @@
           <t>2026-03-29 17:00</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
           <t>Court A3</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
-          <t>Aizat Zayyani Binti Amad Zahit / Ang Boon Shen</t>
+          <t>Aizat Zayyani / Ang Boon Shen</t>
         </is>
       </c>
       <c r="G194" t="inlineStr">
         <is>
           <t>Lieu Kai Ye / Beatrice</t>
         </is>
       </c>
       <c r="H194" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
           <t>2026-03-29 17:15</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
           <t>Court A1</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
           <t>Third Place Playoff</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
           <t>JamesLiaoManJen  / Khek Sing Ler</t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
         <is>
-          <t>Aizat Zayyani Binti Amad Zahit / Ang Boon Shen</t>
+          <t>Aizat Zayyani / Ang Boon Shen</t>
         </is>
       </c>
       <c r="H195" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
           <t>2026-03-29 17:15</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
           <t>Court A3</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">