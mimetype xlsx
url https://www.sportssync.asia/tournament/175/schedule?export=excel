--- v0 (2026-06-04)
+++ v1 (2026-07-21)
@@ -2134,51 +2134,51 @@
           <t>2026-04-11 10:30</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>Liew Kasheng / tan ching yong</t>
+          <t>S. LIEW / tan ching yong</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
           <t>Tan Lip Koon / Rizal Zaidi bin Zainudin</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>2026-04-11 10:30</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
@@ -2638,51 +2638,51 @@
           <t>2026-04-11 11:00</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>Liew Kasheng / tan ching yong</t>
+          <t>S. LIEW / tan ching yong</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
           <t>Allan chong Han ling / Alexander Yip Jern How</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>2026-04-11 11:00</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
@@ -3058,51 +3058,51 @@
           <t>2026-04-11 11:30</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>Liew Kasheng / tan ching yong</t>
+          <t>S. LIEW / tan ching yong</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
           <t>Low Han Yong / Tan Yow Seng</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>2026-04-11 11:30</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
@@ -3567,51 +3567,51 @@
           <t>Court 6</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
           <t>Round of 32</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>Tan Kae Boon / Yong Jing Ren</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>Liew Kasheng / tan ching yong</t>
+          <t>S. LIEW / tan ching yong</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>2026-04-11 12:00</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
@@ -4995,51 +4995,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t>Alice Loo Lian Qi / ANBALAGAN A/L SUBRAMANIAM</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>Y H / XK</t>
+          <t>Yu Hang / XK</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>2026-04-11 16:15</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
@@ -5205,51 +5205,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
           <t>Aqilah binti Mohamed Suhaimi / Mohd.Hamizan bin Mohd.Safaia</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>Y H / XK</t>
+          <t>Yu Hang / XK</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>2026-04-11 16:30</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
@@ -5830,51 +5830,51 @@
           <t>2026-04-11 17:15</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>Y H / XK</t>
+          <t>Yu Hang / XK</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
           <t>Choong Zhen Han / Lau Chun Hui</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
           <t>2026-04-11 17:15</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
@@ -6376,51 +6376,51 @@
           <t>2026-04-11 17:45</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
           <t>J</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>Thomas yap / Tan Wei Ting</t>
+          <t>Thomas yap / Esther Tan</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
           <t>GOH YONG WEE / Karen Lim</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
           <t>2026-04-11 18:00</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
@@ -6801,51 +6801,51 @@
           <t>Court 7</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
           <t>J</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
           <t>Adam Riyadi bin Supardi / UMI ILYANA BINTI KAMALUDIN</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
-          <t>Thomas yap / Tan Wei Ting</t>
+          <t>Thomas yap / Esther Tan</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
           <t>2026-04-11 18:30</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
@@ -7011,51 +7011,51 @@
           <t>Court 7</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
           <t>J</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
           <t>Tan Kae Boon / Tan Bee Kuan</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
-          <t>Thomas yap / Tan Wei Ting</t>
+          <t>Thomas yap / Esther Tan</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
           <t>2026-04-11 18:45</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
@@ -7510,51 +7510,51 @@
           <t>2026-04-11 19:15</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
           <t>Round of 32</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
-          <t>Y H / XK</t>
+          <t>Yu Hang / XK</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
           <t>Yap Wei Han / Ong Pei Chi</t>
         </is>
       </c>
       <c r="H171" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
           <t>2026-04-11 19:15</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
@@ -7636,51 +7636,51 @@
           <t>2026-04-11 19:15</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
           <t>Round of 32</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
-          <t>Thomas yap / Tan Wei Ting</t>
+          <t>Thomas yap / Esther Tan</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
           <t>Marcus Seow  / Yew Xin Tung</t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
           <t>2026-04-11 19:30</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
@@ -7977,51 +7977,51 @@
           <t>Court 7</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
           <t>Robert Bruce Jalleh / Angelica Wong Shuk Ting</t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
-          <t>Y H / XK</t>
+          <t>Yu Hang / XK</t>
         </is>
       </c>
       <c r="H182" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
           <t>2026-04-11 20:00</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
@@ -8061,51 +8061,51 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
           <t>Tze Han Pua / Tan Sueh Cheng</t>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
-          <t>Thomas yap / Tan Wei Ting</t>
+          <t>Thomas yap / Esther Tan</t>
         </is>
       </c>
       <c r="H184" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
           <t>2026-04-11 20:00</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
@@ -8271,51 +8271,51 @@
           <t>Court 5</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E189" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F189" t="inlineStr">
         <is>
           <t>Alice Loo Lian Qi / ANBALAGAN A/L SUBRAMANIAM</t>
         </is>
       </c>
       <c r="G189" t="inlineStr">
         <is>
-          <t>Thomas yap / Tan Wei Ting</t>
+          <t>Thomas yap / Esther Tan</t>
         </is>
       </c>
       <c r="H189" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
           <t>2026-04-11 20:15</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">