--- v1 (2026-07-21)
+++ v2 (2026-09-05)
@@ -664,51 +664,51 @@
           <t>2026-04-11 09:00</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>Cheong Man kin  / Lim Dickson</t>
+          <t>[Leapmotor] Cheong Man Kin / Lim Dickson</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t xml:space="preserve">Cheung kwong hoong / Tan Aun Wei </t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>2026-04-11 09:00</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
@@ -1005,51 +1005,51 @@
           <t>Court 7</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>Chan Guo Jing / Samuel Chan Chia King</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>Yap Wei Han / Tze Han Pua</t>
+          <t>Wei Han Yap / Tze Han Pua</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>2026-04-11 09:30</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
@@ -1084,51 +1084,51 @@
           <t>2026-04-11 09:30</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t xml:space="preserve">Foo CY / Tang Kim Yong </t>
+          <t xml:space="preserve">Foo CY / Kim Yong </t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>Tee Jiunn Loong / Eng thian gun</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>2026-04-11 09:30</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
@@ -1168,51 +1168,51 @@
           <t>2026-04-11 09:30</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>Cheong Man kin  / Lim Dickson</t>
+          <t>[Leapmotor] Cheong Man Kin / Lim Dickson</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>Tan Kae Boon / Yong Jing Ren</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>2026-04-11 09:30</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
@@ -1257,51 +1257,51 @@
           <t>Court 7</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>XK / Gareth Lim Hao Zhe</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>Yap Wei Han / Tze Han Pua</t>
+          <t>Wei Han Yap / Tze Han Pua</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>2026-04-11 09:45</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
@@ -1588,51 +1588,51 @@
           <t>2026-04-11 10:00</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t xml:space="preserve">Foo CY / Tang Kim Yong </t>
+          <t xml:space="preserve">Foo CY / Kim Yong </t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <t>Lim Kah Choong / Ko Cheng Han</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>2026-04-11 10:00</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
@@ -1672,51 +1672,51 @@
           <t>2026-04-11 10:00</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>Cheong Man kin  / Lim Dickson</t>
+          <t>[Leapmotor] Cheong Man Kin / Lim Dickson</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t>ritchie yap / BRANDON ONG GHEE TEIK</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>2026-04-11 10:00</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
@@ -2008,51 +2008,51 @@
           <t>2026-04-11 10:15</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>Yap Wei Han / Tze Han Pua</t>
+          <t>Wei Han Yap / Tze Han Pua</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
           <t>Tan Lip Luen / Tommi Hammam</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>2026-04-11 10:30</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
@@ -2092,51 +2092,51 @@
           <t>2026-04-11 10:30</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t xml:space="preserve">Foo CY / Tang Kim Yong </t>
+          <t xml:space="preserve">Foo CY / Kim Yong </t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
           <t xml:space="preserve">Christopher Ho / Jack Tan </t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>2026-04-11 10:30</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
@@ -2596,51 +2596,51 @@
           <t>2026-04-11 11:00</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t xml:space="preserve">Foo CY / Tang Kim Yong </t>
+          <t xml:space="preserve">Foo CY / Kim Yong </t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
           <t xml:space="preserve">Lee Wuey Tshuan / Lee Wuey Ming </t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>2026-04-11 11:00</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
@@ -3651,51 +3651,51 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
           <t>Round of 32</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>Ray Lim Neo / Cho Jun vye</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>Yap Wei Han / Tze Han Pua</t>
+          <t>Wei Han Yap / Tze Han Pua</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>2026-04-11 12:15</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
@@ -3730,93 +3730,93 @@
           <t>2026-04-11 12:15</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
           <t>Round of 32</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t xml:space="preserve">Foo CY / Tang Kim Yong </t>
+          <t xml:space="preserve">Foo CY / Kim Yong </t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
           <t xml:space="preserve">Kuan Wei Yann / Ong Kai Wen </t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>2026-04-11 12:15</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
           <t>Round of 32</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>Cheong Man kin  / Lim Dickson</t>
+          <t>[Leapmotor] Cheong Man Kin / Lim Dickson</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
           <t>Low Han Yong / Tan Yow Seng</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>2026-04-11 12:15</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
@@ -4192,98 +4192,98 @@
           <t>2026-04-11 12:45</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>Yap Wei Han / Tze Han Pua</t>
+          <t>Wei Han Yap / Tze Han Pua</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
           <t>Louis / Kenneth eng</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>2026-04-11 13:00</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t xml:space="preserve">Foo CY / Tang Kim Yong </t>
+          <t xml:space="preserve">Foo CY / Kim Yong </t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>Cheong Man kin  / Lim Dickson</t>
+          <t>[Leapmotor] Cheong Man Kin / Lim Dickson</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>2026-04-11 13:00</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
@@ -4486,51 +4486,51 @@
           <t>2026-04-11 13:15</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t xml:space="preserve">Foo CY / Tang Kim Yong </t>
+          <t xml:space="preserve">Foo CY / Kim Yong </t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
           <t xml:space="preserve">Amir Asyraf Bin Abd Hamid / Oswald Chok </t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>2026-04-11 13:15</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
@@ -4612,98 +4612,98 @@
           <t>2026-04-11 13:30</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t xml:space="preserve">Foo CY / Tang Kim Yong </t>
+          <t xml:space="preserve">Foo CY / Kim Yong </t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
           <t>Lau Yao Rong / TAN TENG GUAN</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>2026-04-11 14:00</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
           <t>Third Place Playoff</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>Dang Mun Lok / Soh Jun Zhi</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t xml:space="preserve">Foo CY / Tang Kim Yong </t>
+          <t xml:space="preserve">Foo CY / Kim Yong </t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>2026-04-11 14:00</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
@@ -4822,51 +4822,51 @@
           <t>2026-04-11 16:00</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>Marcus Seow  / Yew Xin Tung</t>
+          <t>Seow GY / Yew Xin Tung</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
           <t>Dang Mun Lok / Alicia</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>2026-04-11 16:00</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
@@ -4953,88 +4953,88 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>Khor Yau Leng / Erika Pungolino</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>Yap Wei Han / Ong Pei Chi</t>
+          <t>Wei Han Yap / Ong Pei Chi</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>2026-04-11 16:15</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>Alice Loo Lian Qi / ANBALAGAN A/L SUBRAMANIAM</t>
+          <t>Alice Loo Lian Qi / [LEAPMOTOR] ANBA</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
           <t>Yu Hang / XK</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>2026-04-11 16:15</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
@@ -5163,51 +5163,51 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
           <t>Teng Jia Xin / LIM ENG KEONG</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>Yap Wei Han / Ong Pei Chi</t>
+          <t>Wei Han Yap / Ong Pei Chi</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>2026-04-11 16:30</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
@@ -5242,51 +5242,51 @@
           <t>2026-04-11 16:30</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>Marcus Seow  / Yew Xin Tung</t>
+          <t>Seow GY / Yew Xin Tung</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
           <t>PUTERI NAJIA / Aiman Hafiy Bin Mohd Shukri</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>2026-04-11 16:30</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
@@ -5415,51 +5415,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
           <t>Choong Zhen Han / Lau Chun Hui</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>Alice Loo Lian Qi / ANBALAGAN A/L SUBRAMANIAM</t>
+          <t>Alice Loo Lian Qi / [LEAPMOTOR] ANBA</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
           <t>2026-04-11 16:45</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
@@ -5625,88 +5625,88 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
           <t>Aqilah binti Mohamed Suhaimi / Mohd.Hamizan bin Mohd.Safaia</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>Alice Loo Lian Qi / ANBALAGAN A/L SUBRAMANIAM</t>
+          <t>Alice Loo Lian Qi / [LEAPMOTOR] ANBA</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
           <t>2026-04-11 17:00</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>Marcus Seow  / Yew Xin Tung</t>
+          <t>Seow GY / Yew Xin Tung</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
           <t xml:space="preserve">WEE KAI SIANG / Vivian Fortunata </t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
           <t>2026-04-11 17:00</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
@@ -5788,51 +5788,51 @@
           <t>2026-04-11 17:15</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>Yap Wei Han / Ong Pei Chi</t>
+          <t>Wei Han Yap / Ong Pei Chi</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
           <t>Voon Tze Khay / SUSAN LEE</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
           <t>2026-04-11 17:15</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
@@ -7515,51 +7515,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
           <t>Round of 32</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
           <t>Yu Hang / XK</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
-          <t>Yap Wei Han / Ong Pei Chi</t>
+          <t>Wei Han Yap / Ong Pei Chi</t>
         </is>
       </c>
       <c r="H171" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
           <t>2026-04-11 19:15</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
@@ -7641,51 +7641,51 @@
           <t>Court 7</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
           <t>Round of 32</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
           <t>Thomas yap / Esther Tan</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
-          <t>Marcus Seow  / Yew Xin Tung</t>
+          <t>Seow GY / Yew Xin Tung</t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
           <t>2026-04-11 19:30</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
@@ -8014,51 +8014,51 @@
           <t>2026-04-11 20:00</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
-          <t>Alice Loo Lian Qi / ANBALAGAN A/L SUBRAMANIAM</t>
+          <t>Alice Loo Lian Qi / [LEAPMOTOR] ANBA</t>
         </is>
       </c>
       <c r="G183" t="inlineStr">
         <is>
           <t>Alexander Lye Thim Loong / Yap Wei Ing</t>
         </is>
       </c>
       <c r="H183" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
           <t>2026-04-11 20:00</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
@@ -8266,51 +8266,51 @@
           <t>2026-04-11 20:15</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E189" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F189" t="inlineStr">
         <is>
-          <t>Alice Loo Lian Qi / ANBALAGAN A/L SUBRAMANIAM</t>
+          <t>Alice Loo Lian Qi / [LEAPMOTOR] ANBA</t>
         </is>
       </c>
       <c r="G189" t="inlineStr">
         <is>
           <t>Thomas yap / Esther Tan</t>
         </is>
       </c>
       <c r="H189" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
           <t>2026-04-11 20:15</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
@@ -8392,98 +8392,98 @@
           <t>2026-04-11 20:30</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E192" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F192" t="inlineStr">
         <is>
-          <t>Alice Loo Lian Qi / ANBALAGAN A/L SUBRAMANIAM</t>
+          <t>Alice Loo Lian Qi / [LEAPMOTOR] ANBA</t>
         </is>
       </c>
       <c r="G192" t="inlineStr">
         <is>
           <t>Benjamin Choong Myi Yang  / Zoee Low</t>
         </is>
       </c>
       <c r="H192" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
           <t>2026-04-11 21:00</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
           <t>Third Place Playoff</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
           <t>Robert Bruce Jalleh / Angelica Wong Shuk Ting</t>
         </is>
       </c>
       <c r="G193" t="inlineStr">
         <is>
-          <t>Alice Loo Lian Qi / ANBALAGAN A/L SUBRAMANIAM</t>
+          <t>Alice Loo Lian Qi / [LEAPMOTOR] ANBA</t>
         </is>
       </c>
       <c r="H193" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
           <t>2026-04-11 21:00</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">