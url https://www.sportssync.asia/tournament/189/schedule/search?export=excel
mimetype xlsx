--- v0 (2026-09-19)
+++ v1 (2026-11-04)
@@ -1005,51 +1005,51 @@
           <t>Court B4</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>Kuan Choon Hou / Jake Chia</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>Oscar Wong Chee Ing / Khoo Keng Hwang</t>
+          <t>OW / Khoo Keng Hwang</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>2026-03-28 09:15</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Court B5</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
@@ -1677,51 +1677,51 @@
           <t>Court B4</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>WONG ZHI HONG / Ryan Ku</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>Oscar Wong Chee Ing / Khoo Keng Hwang</t>
+          <t>OW / Khoo Keng Hwang</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>2026-03-28 09:45</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Court B5</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
@@ -3016,51 +3016,51 @@
           <t>2026-03-28 10:45</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>Oscar Wong Chee Ing / Khoo Keng Hwang</t>
+          <t>OW / Khoo Keng Hwang</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
           <t>FOO SEH KAI / Lim Zi Kiat</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>2026-03-28 10:45</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>Court B5</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
@@ -3525,51 +3525,51 @@
           <t>Court C4</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>Mohamad Syafiq bin Mohamad Husain / Asyraf Fikri</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>Oscar Wong Chee Ing / Khoo Keng Hwang</t>
+          <t>OW / Khoo Keng Hwang</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>2026-03-28 11:15</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
@@ -3856,51 +3856,51 @@
           <t>2026-03-28 11:15</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>Court C4</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>Oscar Wong Chee Ing / Khoo Keng Hwang</t>
+          <t>OW / Khoo Keng Hwang</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
           <t>Hee Li Yang / xiaotien 2021</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>2026-03-28 11:30</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
@@ -5704,51 +5704,51 @@
           <t>2026-03-28 14:30</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>Court C4</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>Lynette / Zit yan Hang</t>
+          <t>Lynn Er / Hang zit yan</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
           <t>ChiaRou Lwi / Emily Loo</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
           <t>2026-03-28 14:45</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
@@ -6376,51 +6376,51 @@
           <t>2026-03-28 15:00</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t>Court C4</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>Lynette / Zit yan Hang</t>
+          <t>Lynn Er / Hang zit yan</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
           <t>Jacob wee / Kelly Yap</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
           <t>2026-03-28 15:15</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
@@ -7048,51 +7048,51 @@
           <t>2026-03-28 15:30</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
           <t>Court C4</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
-          <t>Lynette / Zit yan Hang</t>
+          <t>Lynn Er / Hang zit yan</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
           <t>Yap Kok Cheong / LI JIAHUI</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
           <t>2026-03-28 15:45</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
@@ -8224,51 +8224,51 @@
           <t>2026-03-28 17:00</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
           <t>Court C4</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
-          <t>Lynette / Zit yan Hang</t>
+          <t>Lynn Er / Hang zit yan</t>
         </is>
       </c>
       <c r="G188" t="inlineStr">
         <is>
           <t>Asyraf Fikri / Jacqueline Lau Pei Xuan</t>
         </is>
       </c>
       <c r="H188" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
           <t>2026-03-28 17:15</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">