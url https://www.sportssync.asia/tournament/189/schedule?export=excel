--- v0 (2026-06-11)
+++ v1 (2026-07-30)
@@ -837,51 +837,51 @@
           <t>Court C4</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>Yasmin Anderson / Even Chong</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>Miki Loi / LIM ZE YIN</t>
+          <t>Miki Loi / Lim Ze Yin</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>2026-03-28 09:15</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
@@ -1047,51 +1047,51 @@
           <t>Court B5</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>Abi Ong Jing En / Ying Jie</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>Emily  Tan / Liong Wei Yan</t>
+          <t>Em  / Liong Wei Yan</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>2026-03-28 09:15</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Court B6</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
@@ -1168,51 +1168,51 @@
           <t>2026-03-28 09:15</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Court C4</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>Angel LeeJH / Sheena Lim</t>
+          <t>Angel LeeJH / Lim BEng Heoh</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>Wee Ai Yean / Celina</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>2026-03-28 09:30</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
@@ -1840,56 +1840,56 @@
           <t>2026-03-28 09:45</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Court C4</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>Miki Loi / LIM ZE YIN</t>
+          <t>Miki Loi / Lim Ze Yin</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>Angel LeeJH / Sheena Lim</t>
+          <t>Angel LeeJH / Lim BEng Heoh</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>2026-03-28 10:00</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
@@ -2055,51 +2055,51 @@
           <t>Court B5</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>Jacqueline Lau Pei Xuan / Tan Ji Eng</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>Emily  Tan / Liong Wei Yan</t>
+          <t>Em  / Liong Wei Yan</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>2026-03-28 10:00</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>Court B6</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
@@ -2181,51 +2181,51 @@
           <t>Court C4</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>Yasmin Anderson / Even Chong</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>Angel LeeJH / Sheena Lim</t>
+          <t>Angel LeeJH / Lim BEng Heoh</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>2026-03-28 10:15</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
@@ -2386,51 +2386,51 @@
           <t>2026-03-28 10:15</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Court B5</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>Emily  Tan / Liong Wei Yan</t>
+          <t>Em  / Liong Wei Yan</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
           <t>Wee Yin Quen / shi yun wong</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>2026-03-28 10:15</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>Court B6</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
@@ -2517,51 +2517,51 @@
           <t>Court C4</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>Wee Ai Yean / Celina</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>Miki Loi / LIM ZE YIN</t>
+          <t>Miki Loi / Lim Ze Yin</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>2026-03-28 10:30</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
@@ -2806,51 +2806,51 @@
           <t>2026-03-28 10:30</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>Court C2</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>Emily  Tan / Liong Wei Yan</t>
+          <t>Em  / Liong Wei Yan</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
           <t>Ong Wei Sang / Rachel See Siow Yan</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>2026-03-28 10:30</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>Court C4</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
@@ -5625,51 +5625,51 @@
           <t>Court B6</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
           <t>Nur Fhaiezan Binti Jainal / Mohamad naim bin mohdzir</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>Emily  Tan / Reeve Cheong</t>
+          <t>Em  / Reeve Cheong</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
           <t>2026-03-28 14:30</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>Court C2</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
@@ -5877,51 +5877,51 @@
           <t>Court B4</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
           <t>Vincent / Yasmin Anderson</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t xml:space="preserve">Sheena Lim / Soo Hoo Ven Soon </t>
+          <t xml:space="preserve">Lim BEng Heoh / Soo Hoo Ven Soon </t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
           <t>2026-03-28 14:45</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>Court B5</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
@@ -6213,51 +6213,51 @@
           <t>Court B4</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
           <t>Quah Siew Hin / Tang Soo Yun</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
-          <t xml:space="preserve">Sheena Lim / Soo Hoo Ven Soon </t>
+          <t xml:space="preserve">Lim BEng Heoh / Soo Hoo Ven Soon </t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
           <t>2026-03-28 15:00</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>Court B5</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
@@ -6628,51 +6628,51 @@
           <t>2026-03-28 15:15</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
           <t>Court B6</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
-          <t>Emily  Tan / Reeve Cheong</t>
+          <t>Em  / Reeve Cheong</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
           <t xml:space="preserve">Quek Tat Jian / Lee chiow ying </t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
           <t>2026-03-28 15:15</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
           <t>Court C2</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
@@ -7216,51 +7216,51 @@
           <t>2026-03-28 15:45</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
-          <t xml:space="preserve">Sheena Lim / Soo Hoo Ven Soon </t>
+          <t xml:space="preserve">Lim BEng Heoh / Soo Hoo Ven Soon </t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
           <t>Aaron Lee Yan Le / Angel LeeJH</t>
         </is>
       </c>
       <c r="H164" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
           <t>2026-03-28 15:45</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
           <t>Court B5</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
@@ -7305,51 +7305,51 @@
           <t>Court B6</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
           <t>WeiYew / Berlyn Tan</t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
-          <t>Emily  Tan / Reeve Cheong</t>
+          <t>Em  / Reeve Cheong</t>
         </is>
       </c>
       <c r="H166" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
           <t>2026-03-28 15:45</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
           <t>Court C2</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
@@ -8098,51 +8098,51 @@
           <t>2026-03-28 17:00</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
           <t>Court B5</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
-          <t xml:space="preserve">Sheena Lim / Soo Hoo Ven Soon </t>
+          <t xml:space="preserve">Lim BEng Heoh / Soo Hoo Ven Soon </t>
         </is>
       </c>
       <c r="G185" t="inlineStr">
         <is>
           <t>Ziqi Hong / Chong Ming Yang</t>
         </is>
       </c>
       <c r="H185" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
           <t>2026-03-28 17:00</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
           <t>Court B6</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
@@ -8350,51 +8350,51 @@
           <t>2026-03-28 17:15</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
           <t>Court B3</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
-          <t xml:space="preserve">Sheena Lim / Soo Hoo Ven Soon </t>
+          <t xml:space="preserve">Lim BEng Heoh / Soo Hoo Ven Soon </t>
         </is>
       </c>
       <c r="G191" t="inlineStr">
         <is>
           <t>Nur Fhaiezan Binti Jainal / Mohamad naim bin mohdzir</t>
         </is>
       </c>
       <c r="H191" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
           <t>2026-03-28 17:15</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">