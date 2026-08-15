--- v0 (2026-06-14)
+++ v1 (2026-08-15)
@@ -1126,51 +1126,51 @@
           <t>2026-03-29 09:15</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Court Tournament</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>Jason Chia / FONG YI KANG</t>
+          <t>Jason Chia / Louis Fong</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>thomas yoon / Chuah Si Heng</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>2026-03-29 09:15</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Court Apex</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
@@ -1509,51 +1509,51 @@
           <t>Court Apex</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>Aliff bin radzuan / Muhammad Azhad Shahrir</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>Jason Chia / FONG YI KANG</t>
+          <t>Jason Chia / Louis Fong</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>2026-03-29 09:45</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
@@ -1845,51 +1845,51 @@
           <t>Court Apex</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>Derrick Ng / Chun Wei Leu</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>Jason Chia / FONG YI KANG</t>
+          <t>Jason Chia / Louis Fong</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>2026-03-29 10:00</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
@@ -2181,51 +2181,51 @@
           <t>Court Apex</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>kang jin / Bewen Siew</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>Jason Chia / FONG YI KANG</t>
+          <t>Jason Chia / Louis Fong</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>2026-03-29 10:15</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
@@ -2848,51 +2848,51 @@
           <t>2026-03-29 10:30</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>Court Apex</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>Jason Chia / FONG YI KANG</t>
+          <t>Jason Chia / Louis Fong</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
           <t>Adam Mukrish / muhammad azri</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>2026-03-29 10:45</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
@@ -3525,51 +3525,51 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>Gavin Ong / Jermaine Tang</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>thomas yoon / Lim Ying Ying</t>
+          <t>thomas yoon / Waiy Lim</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>2026-03-29 13:00</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
@@ -3730,51 +3730,51 @@
           <t>2026-03-29 13:15</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>Asyraf Fikri / Tan Cecilia</t>
+          <t>Asyraf Fikri / Cecilia Tan</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
           <t>Grace Sia / Andy Lee</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>2026-03-29 13:15</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
@@ -4066,51 +4066,51 @@
           <t>2026-03-29 13:30</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>Asyraf Fikri / Tan Cecilia</t>
+          <t>Asyraf Fikri / Cecilia Tan</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
           <t>CHAN PEI YING  / yow eng horng</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>2026-03-29 13:30</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
@@ -4155,51 +4155,51 @@
           <t>Court 3</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>Bewen Siew / Carisma Ho Jia Qi</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>thomas yoon / Lim Ying Ying</t>
+          <t>thomas yoon / Waiy Lim</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>2026-03-29 13:30</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
@@ -4402,51 +4402,51 @@
           <t>2026-03-29 13:45</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>Asyraf Fikri / Tan Cecilia</t>
+          <t>Asyraf Fikri / Cecilia Tan</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
           <t>Wee Ai Yean / Max Lim</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>2026-03-29 13:45</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
@@ -4528,51 +4528,51 @@
           <t>2026-03-29 13:45</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>thomas yoon / Lim Ying Ying</t>
+          <t>thomas yoon / Waiy Lim</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
           <t>Mindy Quek / Myk Yan Meng</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>2026-03-29 13:45</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
@@ -4738,51 +4738,51 @@
           <t>2026-03-29 14:00</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>Asyraf Fikri / Tan Cecilia</t>
+          <t>Asyraf Fikri / Cecilia Tan</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
           <t>MUHAMMAD IZUDDIN BIN BUSRO / Wee Yin Quen</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>2026-03-29 14:00</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
@@ -4864,51 +4864,51 @@
           <t>2026-03-29 14:00</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>thomas yoon / Lim Ying Ying</t>
+          <t>thomas yoon / Waiy Lim</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
           <t>Saber  / yan sheng</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>2026-03-29 14:00</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
@@ -5074,51 +5074,51 @@
           <t>2026-03-29 14:15</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>Asyraf Fikri / Tan Cecilia</t>
+          <t>Asyraf Fikri / Cecilia Tan</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
           <t>Wesley Su / Evon Ho</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>2026-03-29 14:15</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
@@ -5247,51 +5247,51 @@
           <t>Court Tournament</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
           <t>Ng Fewlie / 林登安</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>Asyraf Fikri / Tan Cecilia</t>
+          <t>Asyraf Fikri / Cecilia Tan</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>2026-03-29 14:30</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>Court Apex</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
@@ -5331,51 +5331,51 @@
           <t>Court Tournament</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
           <t>Third Place Playoff</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
           <t>TAI SHANG MING / Gui Shen Ning</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>Asyraf Fikri / Tan Cecilia</t>
+          <t>Asyraf Fikri / Cecilia Tan</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
           <t>2026-03-29 15:15</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>Court Apex</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">