--- v0 (2026-09-19)
+++ v1 (2026-11-04)
@@ -664,51 +664,51 @@
           <t>2026-06-19 08:00</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>Wildon Chong / EthanDing</t>
+          <t>Wildon Chong / Overdriveguy</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>Edric Tan / Syed Amir Bakri</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>2026-06-19 08:00</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
@@ -1210,51 +1210,51 @@
           <t>2026-06-19 08:20</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ooi Ken Ming Alwin / ED WYNN ONG </t>
+          <t xml:space="preserve">Alwin Ooi / ED WYNN ONG </t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>Aidy Hafizi / Ahmad Danial bin Ahmad Baharin</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>2026-06-19 08:20</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
@@ -1840,51 +1840,51 @@
           <t>2026-06-19 08:40</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>Wildon Chong / EthanDing</t>
+          <t>Wildon Chong / Overdriveguy</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
           <t>Muhd Mustaqim / Harith Danael</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>2026-06-19 08:40</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
@@ -2344,51 +2344,51 @@
           <t>2026-06-19 09:00</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ooi Ken Ming Alwin / ED WYNN ONG </t>
+          <t xml:space="preserve">Alwin Ooi / ED WYNN ONG </t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
           <t>Alson Yee Qing Shun / Conrad Sim</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>2026-06-19 09:00</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
@@ -2974,93 +2974,93 @@
           <t>2026-06-19 09:20</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ooi Ken Ming Alwin / ED WYNN ONG </t>
+          <t xml:space="preserve">Alwin Ooi / ED WYNN ONG </t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
           <t>Chan Teck Eng / Chow Ee Wang</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>2026-06-19 09:20</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>Wildon Chong / EthanDing</t>
+          <t>Wildon Chong / Overdriveguy</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
           <t>Jeffrey Yap Lee Wei / Raymond Tan</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>2026-06-19 09:20</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
@@ -4108,51 +4108,51 @@
           <t>2026-06-19 10:00</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ooi Ken Ming Alwin / ED WYNN ONG </t>
+          <t xml:space="preserve">Alwin Ooi / ED WYNN ONG </t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
           <t>Timothy Maurice / Aldrin Munai</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>2026-06-19 10:00</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
@@ -4738,98 +4738,98 @@
           <t>2026-06-19 10:20</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ooi Ken Ming Alwin / ED WYNN ONG </t>
+          <t xml:space="preserve">Alwin Ooi / ED WYNN ONG </t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
           <t>Yee Chun Han  / Wong Choon Mun</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>2026-06-19 10:20</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>DANIEL GOH / Cheok Keng Hoe</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>Wildon Chong / EthanDing</t>
+          <t>Wildon Chong / Overdriveguy</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>2026-06-19 10:20</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
@@ -5373,51 +5373,51 @@
           <t>Court 3</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
           <t>Brian Choo Yip How / Eugene Chew</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>Wildon Chong / EthanDing</t>
+          <t>Wildon Chong / Overdriveguy</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
           <t>2026-06-19 10:40</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
@@ -5872,51 +5872,51 @@
           <t>2026-06-19 11:00</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ooi Ken Ming Alwin / ED WYNN ONG </t>
+          <t xml:space="preserve">Alwin Ooi / ED WYNN ONG </t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
           <t>Mohamed Radzi Bin Mohamed Ali / Jamzidi Khalid</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
           <t>2026-06-19 11:00</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
@@ -5961,51 +5961,51 @@
           <t>Court 3</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
           <t xml:space="preserve">Matthew Wee Ding Jie  / Alexson Chong Wei son </t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
-          <t>Wildon Chong / EthanDing</t>
+          <t>Wildon Chong / Overdriveguy</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
           <t>2026-06-19 11:00</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
@@ -6927,51 +6927,51 @@
           <t>Court 6</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
           <t>Cho Jun vye / Ng Jin ken</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ooi Ken Ming Alwin / ED WYNN ONG </t>
+          <t xml:space="preserve">Alwin Ooi / ED WYNN ONG </t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
           <t>2026-06-19 11:40</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
@@ -23055,51 +23055,51 @@
           <t>Court 11</t>
         </is>
       </c>
       <c r="C541" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D541" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E541" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F541" t="inlineStr">
         <is>
           <t>Kamil Majid / Shafira Salam</t>
         </is>
       </c>
       <c r="G541" t="inlineStr">
         <is>
-          <t>Tan gah xin / FOONG KEE PENG</t>
+          <t>Chloe tan / FOONG KEE PENG</t>
         </is>
       </c>
       <c r="H541" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="542">
       <c r="A542" t="inlineStr">
         <is>
           <t>2026-06-20 12:40</t>
         </is>
       </c>
       <c r="B542" t="inlineStr">
         <is>
           <t>Court 12</t>
         </is>
       </c>
       <c r="C542" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D542" t="inlineStr">
@@ -23559,51 +23559,51 @@
           <t>Court 11</t>
         </is>
       </c>
       <c r="C553" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D553" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E553" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F553" t="inlineStr">
         <is>
           <t>CHIA GAR WAI / Chow Bing, Yee Jeffrey</t>
         </is>
       </c>
       <c r="G553" t="inlineStr">
         <is>
-          <t>Tan gah xin / FOONG KEE PENG</t>
+          <t>Chloe tan / FOONG KEE PENG</t>
         </is>
       </c>
       <c r="H553" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="554">
       <c r="A554" t="inlineStr">
         <is>
           <t>2026-06-20 13:00</t>
         </is>
       </c>
       <c r="B554" t="inlineStr">
         <is>
           <t>Court 12</t>
         </is>
       </c>
       <c r="C554" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D554" t="inlineStr">
@@ -25066,51 +25066,51 @@
           <t>2026-06-20 14:00</t>
         </is>
       </c>
       <c r="B589" t="inlineStr">
         <is>
           <t>Court 11</t>
         </is>
       </c>
       <c r="C589" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D589" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E589" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F589" t="inlineStr">
         <is>
-          <t>Tan gah xin / FOONG KEE PENG</t>
+          <t>Chloe tan / FOONG KEE PENG</t>
         </is>
       </c>
       <c r="G589" t="inlineStr">
         <is>
           <t>WOON SOO CHIAT / ONG SOH WEI</t>
         </is>
       </c>
       <c r="H589" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="590">
       <c r="A590" t="inlineStr">
         <is>
           <t>2026-06-20 14:00</t>
         </is>
       </c>
       <c r="B590" t="inlineStr">
         <is>
           <t>Court 12</t>
         </is>
       </c>
       <c r="C590" t="inlineStr">