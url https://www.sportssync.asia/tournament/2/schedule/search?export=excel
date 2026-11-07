--- v0 (2026-09-22)
+++ v1 (2026-11-07)
@@ -753,51 +753,51 @@
           <t>Court 6</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>Foo Hui Yan / Foo Li Yan</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lee Zi Wen / Loh Sze Ting </t>
+          <t xml:space="preserve">Lee Zi Wen / Esstte Loh </t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>2025-05-01 08:00</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
@@ -1467,51 +1467,51 @@
           <t>Court 5</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>Rachel Heah Ming Li / Seow Hooi Ju</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lee Zi Wen / Loh Sze Ting </t>
+          <t xml:space="preserve">Lee Zi Wen / Esstte Loh </t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>2025-05-01 08:30</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
@@ -1882,51 +1882,51 @@
           <t>2025-05-01 09:00</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lee Zi Wen / Loh Sze Ting </t>
+          <t xml:space="preserve">Lee Zi Wen / Esstte Loh </t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
           <t>Cheah Pei Yi  / Eeza Zainal</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>2025-05-01 09:00</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
@@ -2260,51 +2260,51 @@
           <t>2025-05-01 09:15</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lee Zi Wen / Loh Sze Ting </t>
+          <t xml:space="preserve">Lee Zi Wen / Esstte Loh </t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
           <t>Emily Wong Hui Ching / Darlene Liew May Wan</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>2025-05-01 09:15</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
@@ -2853,51 +2853,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>Sheikh ahmad faiz Ismail / Shazwan Samsuri</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>[Leapmotor] Jin / William Chan</t>
+          <t>Jin / William Chan</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>2025-05-01 09:45</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
@@ -3268,51 +3268,51 @@
           <t>2025-05-01 10:00</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>Teh Shaw Heng / Seow GY</t>
+          <t>Teh Shaw Heng / Marcus Seow</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
           <t>chet vin / Keng Sing</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>2025-05-01 10:00</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
@@ -4113,51 +4113,51 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>MOHD ZULKARNIEAN BIN MOHD YUSOF / MOHD HELMI BIN MOHD YUSOF</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>[Leapmotor] Jin / William Chan</t>
+          <t>Jin / William Chan</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>2025-05-01 11:00</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
@@ -4780,51 +4780,51 @@
           <t>2025-05-01 11:15</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>Teh Shaw Heng / Seow GY</t>
+          <t>Teh Shaw Heng / Marcus Seow</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
           <t xml:space="preserve">Rahul Agarwal  / Quah Jia Sheng </t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>2025-05-01 11:15</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
@@ -4948,51 +4948,51 @@
           <t>2025-05-01 11:30</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>[Leapmotor] Jin / William Chan</t>
+          <t>Jin / William Chan</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
           <t>Goh Kean Hoe / Tang Yuen Kin</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>2025-05-01 11:30</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
@@ -5074,51 +5074,51 @@
           <t>2025-05-01 11:30</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>Teh Shaw Heng / Seow GY</t>
+          <t>Teh Shaw Heng / Marcus Seow</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
           <t>Kow Ming Chuan / Low Kian Kiat</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>2025-05-01 11:30</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
@@ -5284,51 +5284,51 @@
           <t>2025-05-01 12:00</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>[Leapmotor] Jin / William Chan</t>
+          <t>Jin / William Chan</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
           <t>Muhammad Nidhal Bin Abu Ubaidah / Zul Azri Hassan</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t>2025-05-01 12:00</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
@@ -6003,51 +6003,51 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
           <t>Noel Lau / Choong Zhen Han</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>Teh Shaw Heng / Seow GY</t>
+          <t>Teh Shaw Heng / Marcus Seow</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
           <t>2025-05-01 12:30</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
@@ -6376,51 +6376,51 @@
           <t>2025-05-01 12:45</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>Teh Shaw Heng / Seow GY</t>
+          <t>Teh Shaw Heng / Marcus Seow</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
           <t>Goh Kean Hoe / Tang Yuen Kin</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
           <t>2025-05-01 12:45</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
@@ -6670,51 +6670,51 @@
           <t>2025-05-01 13:00</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
-          <t>Teh Shaw Heng / Seow GY</t>
+          <t>Teh Shaw Heng / Marcus Seow</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
           <t>Benjamin Choong Myi Yang  / Jeremy Ivan Fernandez</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
           <t>2025-05-01 13:00</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
@@ -7132,51 +7132,51 @@
           <t>2025-05-01 13:30</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
           <t>Third Place Playoff</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
-          <t>Teh Shaw Heng / Seow GY</t>
+          <t>Teh Shaw Heng / Marcus Seow</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
           <t>Muhammad Nidhal Bin Abu Ubaidah / Zul Azri Hassan</t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
           <t>2025-05-01 13:30</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">