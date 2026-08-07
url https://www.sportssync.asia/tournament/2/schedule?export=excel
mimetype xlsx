--- v1 (2026-06-12)
+++ v2 (2026-08-07)
@@ -6586,51 +6586,51 @@
           <t>2025-05-01 12:45</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>Raymond Lim Wee Kiat / Tan Say Sen</t>
+          <t xml:space="preserve">Raymond Lim Wee Kiat / Susan Tan </t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
           <t>Hoo Pei Ling  / Jong Kiam Soon</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
           <t>2025-05-01 12:45</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
@@ -7305,51 +7305,51 @@
           <t>Court 9</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
           <t>Rachel Heah Ming Li / Jonathan Anthony Lourdes</t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
-          <t>Raymond Lim Wee Kiat / Tan Say Sen</t>
+          <t xml:space="preserve">Raymond Lim Wee Kiat / Susan Tan </t>
         </is>
       </c>
       <c r="H166" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
           <t>2025-05-01 13:45</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
@@ -7977,51 +7977,51 @@
           <t>Court 9</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
           <t>Cheah Pei Yi  / Muhammad Daniel Bin Abdul Rafar</t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
-          <t>Raymond Lim Wee Kiat / Tan Say Sen</t>
+          <t xml:space="preserve">Raymond Lim Wee Kiat / Susan Tan </t>
         </is>
       </c>
       <c r="H182" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
           <t>2025-05-01 14:15</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
@@ -8313,51 +8313,51 @@
           <t>Court 8</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
           <t>Sarif Hidayatullah bin Abd Aziz  / Kate Keoh</t>
         </is>
       </c>
       <c r="G190" t="inlineStr">
         <is>
-          <t>Raymond Lim Wee Kiat / Tan Say Sen</t>
+          <t xml:space="preserve">Raymond Lim Wee Kiat / Susan Tan </t>
         </is>
       </c>
       <c r="H190" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
           <t>2025-05-01 14:15</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">