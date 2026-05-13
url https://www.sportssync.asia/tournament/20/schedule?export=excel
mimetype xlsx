--- v0 (2025-11-04)
+++ v1 (2026-05-13)
@@ -664,51 +664,51 @@
           <t>2025-08-02 08:00</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Court X6</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>William Gan / Chang Yi Heng</t>
+          <t>William Gan / Ian Chang</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>TAKAHIRO MIYAZAKI / Daniel Pang Fong Ming</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>2025-08-02 08:00</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Court X7</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
@@ -790,51 +790,51 @@
           <t>2025-08-02 08:20</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Court X1</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>Daniel Ashraf Bin Daud / Jumberz</t>
+          <t>Daniel Daud / Jumberz</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>Cham Ghim Guan / See Wellym</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>2025-08-02 08:20</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Court X2</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
@@ -916,51 +916,51 @@
           <t>2025-08-02 08:20</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Court X6</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>Hon Zhi Hau / Chor Choon Yap</t>
+          <t>Hon Zhi Hau / Wilson Chor Choon Yap</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
           <t xml:space="preserve">Ooi Ken Ming Alwin / Zafran aiman nuruldin bin zainal abidin </t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>2025-08-02 08:20</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Court X7</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
@@ -1047,51 +1047,51 @@
           <t>Court X1</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>Loh Cheng Tao / ng dickson</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>Daniel Ashraf Bin Daud / Jumberz</t>
+          <t>Daniel Daud / Jumberz</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>2025-08-02 08:40</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Court X2</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
@@ -1420,56 +1420,56 @@
           <t>2025-08-02 09:00</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Court X6</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>William Gan / Chang Yi Heng</t>
+          <t>William Gan / Ian Chang</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>Hon Zhi Hau / Chor Choon Yap</t>
+          <t>Hon Zhi Hau / Wilson Chor Choon Yap</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>2025-08-02 09:00</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Court X7</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
@@ -1803,51 +1803,51 @@
           <t>Court X1</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>Samuel Chan Chia King / Chan Guo Jing</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>Daniel Ashraf Bin Daud / Jumberz</t>
+          <t>Daniel Daud / Jumberz</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>2025-08-02 09:40</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Court X2</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
@@ -1929,51 +1929,51 @@
           <t>Court X6</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>TAKAHIRO MIYAZAKI / Daniel Pang Fong Ming</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>Hon Zhi Hau / Chor Choon Yap</t>
+          <t>Hon Zhi Hau / Wilson Chor Choon Yap</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>2025-08-02 09:40</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>Court X7</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
@@ -2055,51 +2055,51 @@
           <t>Court X1</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>Alvin Tie Shiew Shyang / RONAN KING YUENT</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>Daniel Ashraf Bin Daud / Jumberz</t>
+          <t>Daniel Daud / Jumberz</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>2025-08-02 10:00</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>Court X2</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
@@ -2181,51 +2181,51 @@
           <t>Court X6</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>Gary Lee Ngee Ann / Chin Jin Jet</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>Hon Zhi Hau / Chor Choon Yap</t>
+          <t>Hon Zhi Hau / Wilson Chor Choon Yap</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>2025-08-02 10:00</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>Court X7</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
@@ -2391,51 +2391,51 @@
           <t>Court X6</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t xml:space="preserve">Ooi Ken Ming Alwin / Zafran aiman nuruldin bin zainal abidin </t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>William Gan / Chang Yi Heng</t>
+          <t>William Gan / Ian Chang</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>2025-08-02 10:20</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>Court X7</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
@@ -2601,51 +2601,51 @@
           <t>Court X6</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>Gary Lee Ngee Ann / Chin Jin Jet</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>William Gan / Chang Yi Heng</t>
+          <t>William Gan / Ian Chang</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>2025-08-02 10:40</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>Court X7</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
@@ -2895,93 +2895,93 @@
           <t>Court X1</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>Lee Kok Chin  / Tan Khai Zhien</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>Hon Zhi Hau / Chor Choon Yap</t>
+          <t>Hon Zhi Hau / Wilson Chor Choon Yap</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>2025-08-02 11:20</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>Court X2</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>Alvin Tie Shiew Shyang / RONAN KING YUENT</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>William Gan / Chang Yi Heng</t>
+          <t>William Gan / Ian Chang</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>2025-08-02 11:20</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>Court X3</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
@@ -3777,51 +3777,51 @@
           <t>Court X7</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>Hia Lee Ann Christine / Daniel Guy</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>Chan Guo Jing / Catherine Chan Zhe Yen</t>
+          <t>Chan Guo Jing / Catherine Chan</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>2025-08-02 13:30</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>Court X8</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
@@ -3987,51 +3987,51 @@
           <t>Court X5</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>Chang Chee Yoong / Kam Xinhui</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>Yam Weoi Chee / Benjamin Lim Joon Liang</t>
+          <t>Kay / Benjamin Lim Joon Liang</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>2025-08-02 14:00</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>Court X6</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
@@ -4281,51 +4281,51 @@
           <t>Court X5</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>HO JOE YEE / CHIA SU KEE</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>Yam Weoi Chee / Benjamin Lim Joon Liang</t>
+          <t>Kay / Benjamin Lim Joon Liang</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>2025-08-02 14:20</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>Court X6</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
@@ -4360,51 +4360,51 @@
           <t>2025-08-02 14:20</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>Court X7</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>Chan Guo Jing / Catherine Chan Zhe Yen</t>
+          <t>Chan Guo Jing / Catherine Chan</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
           <t>Duncan Tan / Tan Hwee Sin</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>2025-08-02 14:20</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>Court X8</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
@@ -4575,51 +4575,51 @@
           <t>Court X5</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>Wong Hui Min / Lin Delun Terence</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>Yam Weoi Chee / Benjamin Lim Joon Liang</t>
+          <t>Kay / Benjamin Lim Joon Liang</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>2025-08-02 14:40</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>Court X6</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
@@ -4948,51 +4948,51 @@
           <t>2025-08-02 15:00</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>Court X7</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>Chan Guo Jing / Catherine Chan Zhe Yen</t>
+          <t>Chan Guo Jing / Catherine Chan</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
           <t>Weng Sim / RONAN KING YUENT</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>2025-08-02 15:00</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>Court X8</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
@@ -5158,51 +5158,51 @@
           <t>2025-08-02 15:20</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>Court X5</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>Yam Weoi Chee / Benjamin Lim Joon Liang</t>
+          <t>Kay / Benjamin Lim Joon Liang</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
           <t>Wan Arif Faizuddin / Nur Zahira Aisyah binti Zainal Abidin</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>2025-08-02 15:20</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>Court X6</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
@@ -5289,51 +5289,51 @@
           <t>Court X8</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
           <t>Ong Ming Yeang / Ong Kar Rin</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>Chan Guo Jing / Catherine Chan Zhe Yen</t>
+          <t>Chan Guo Jing / Catherine Chan</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t>2025-08-02 15:40</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>Court X1</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
@@ -5583,51 +5583,51 @@
           <t>Court X8</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
           <t>KINO T / Rinachelle Dieh Ling Teck</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>Chan Guo Jing / Catherine Chan Zhe Yen</t>
+          <t>Chan Guo Jing / Catherine Chan</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
           <t>2025-08-02 16:00</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>Court X1</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
@@ -5704,51 +5704,51 @@
           <t>2025-08-02 16:00</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>Court X5</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>Yam Weoi Chee / Benjamin Lim Joon Liang</t>
+          <t>Kay / Benjamin Lim Joon Liang</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
           <t>Chow chee leng / Pang Ling Chee</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
           <t>2025-08-02 16:00</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>Court X7</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
@@ -5961,51 +5961,51 @@
           <t>Court X6</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
           <t>Marc Arul Weissmann  / Megan Layla Foo</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
-          <t>Yam Weoi Chee / Benjamin Lim Joon Liang</t>
+          <t>Kay / Benjamin Lim Joon Liang</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
           <t>2025-08-02 17:00</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>Court X7</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">