--- v2 (2026-06-29)
+++ v3 (2026-08-14)
@@ -1294,51 +1294,51 @@
           <t>2025-08-02 09:00</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Court X1</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>Alvin Tie Shiew Shyang / RONAN KING YUENT</t>
+          <t>Alvin Tie Shiew Shyang / RONAN SHIMABUKURO</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>Samuel Chan Chia King / Chan Guo Jing</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>2025-08-02 09:00</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Court X2</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
@@ -1546,51 +1546,51 @@
           <t>2025-08-02 09:20</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Court X1</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>Alvin Tie Shiew Shyang / RONAN KING YUENT</t>
+          <t>Alvin Tie Shiew Shyang / RONAN SHIMABUKURO</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
           <t>Cham Ghim Guan / See Wellym</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>2025-08-02 09:20</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Court X2</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
@@ -2050,51 +2050,51 @@
           <t>2025-08-02 10:00</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>Court X1</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>Alvin Tie Shiew Shyang / RONAN KING YUENT</t>
+          <t>Alvin Tie Shiew Shyang / RONAN SHIMABUKURO</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
           <t>Daniel Daud / Jumberz</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>2025-08-02 10:00</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>Court X2</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
@@ -2470,51 +2470,51 @@
           <t>2025-08-02 10:40</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>Court X1</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>Alvin Tie Shiew Shyang / RONAN KING YUENT</t>
+          <t>Alvin Tie Shiew Shyang / RONAN SHIMABUKURO</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
           <t>Loh Cheng Tao / ng dickson</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>2025-08-02 10:40</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>Court X2</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
@@ -2932,51 +2932,51 @@
           <t>2025-08-02 11:20</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>Court X2</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>Alvin Tie Shiew Shyang / RONAN KING YUENT</t>
+          <t>Alvin Tie Shiew Shyang / RONAN SHIMABUKURO</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
           <t>William Gan / Ian Chang</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>2025-08-02 11:20</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>Court X3</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
@@ -3231,51 +3231,51 @@
           <t>Court X1</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>Lee Kok Chin  / Tan Khai Zhien</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>Alvin Tie Shiew Shyang / RONAN KING YUENT</t>
+          <t>Alvin Tie Shiew Shyang / RONAN SHIMABUKURO</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>2025-08-02 11:40</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>Court X2</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
@@ -3394,51 +3394,51 @@
           <t>2025-08-02 12:00</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>Court X1</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>Alvin Tie Shiew Shyang / RONAN KING YUENT</t>
+          <t>Alvin Tie Shiew Shyang / RONAN SHIMABUKURO</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
           <t>ANBALAGAN A/L SUBRAMANIAM / Chua Yi Xuan</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>2025-08-02 12:00</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>Court X2</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
@@ -3478,51 +3478,51 @@
           <t>2025-08-02 12:40</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>Court X1</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
           <t>Final</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>Alvin Tie Shiew Shyang / RONAN KING YUENT</t>
+          <t>Alvin Tie Shiew Shyang / RONAN SHIMABUKURO</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
           <t>Loh Cheng Tao / ng dickson</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>2025-08-02 12:40</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>Court X2</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
@@ -3814,51 +3814,51 @@
           <t>2025-08-02 13:30</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>Court X8</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>Weng Sim / RONAN KING YUENT</t>
+          <t>Weng Sim / RONAN SHIMABUKURO</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
           <t>Ong Ming Yeang / Ong Kar Rin</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>2025-08-02 14:00</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>Court X1</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
@@ -3987,51 +3987,51 @@
           <t>Court X5</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>Chang Chee Yoong / Kam Xinhui</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>Kay / Benjamin Lim Joon Liang</t>
+          <t>[Leapmotor] Kay / [Leapmotor] Benj Lim</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>2025-08-02 14:00</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>Court X6</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
@@ -4281,51 +4281,51 @@
           <t>Court X5</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>Ho Joe Yee / CHIA SU KEE</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>Kay / Benjamin Lim Joon Liang</t>
+          <t>[Leapmotor] Kay / [Leapmotor] Benj Lim</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>2025-08-02 14:20</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>Court X6</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
@@ -4402,51 +4402,51 @@
           <t>2025-08-02 14:20</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>Court X8</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>Weng Sim / RONAN KING YUENT</t>
+          <t>Weng Sim / RONAN SHIMABUKURO</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
           <t>KINO T / Rinachelle Dieh Ling Teck</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>2025-08-02 14:40</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>Court X1</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
@@ -4575,51 +4575,51 @@
           <t>Court X5</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>Wong Hui Min / Lin Delun Terence</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>Kay / Benjamin Lim Joon Liang</t>
+          <t>[Leapmotor] Kay / [Leapmotor] Benj Lim</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>2025-08-02 14:40</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>Court X6</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
@@ -4953,51 +4953,51 @@
           <t>Court X7</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>Chan Guo Jing / Catherine Chan</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>Weng Sim / RONAN KING YUENT</t>
+          <t>Weng Sim / RONAN SHIMABUKURO</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>2025-08-02 15:00</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>Court X8</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
@@ -5158,51 +5158,51 @@
           <t>2025-08-02 15:20</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>Court X5</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>Kay / Benjamin Lim Joon Liang</t>
+          <t>[Leapmotor] Kay / [Leapmotor] Benj Lim</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
           <t>Wan Arif Faizuddin / Nur Zahira Aisyah binti Zainal Abidin</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>2025-08-02 15:20</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>Court X6</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
@@ -5247,51 +5247,51 @@
           <t>Court X7</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
           <t>Duncan Tan / Tan Hwee Sin</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>Weng Sim / RONAN KING YUENT</t>
+          <t>Weng Sim / RONAN SHIMABUKURO</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>2025-08-02 15:20</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>Court X8</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
@@ -5541,51 +5541,51 @@
           <t>Court X7</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
           <t>Hia Lee Ann Christine / Daniel Guy</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>Weng Sim / RONAN KING YUENT</t>
+          <t>Weng Sim / RONAN SHIMABUKURO</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
           <t>2025-08-02 15:40</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>Court X8</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
@@ -5704,51 +5704,51 @@
           <t>2025-08-02 16:00</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>Court X5</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>Kay / Benjamin Lim Joon Liang</t>
+          <t>[Leapmotor] Kay / [Leapmotor] Benj Lim</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
           <t>Chow chee leng / Pang Ling Chee</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
           <t>2025-08-02 16:00</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>Court X7</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
@@ -5877,51 +5877,51 @@
           <t>Court X1</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
           <t>Lynn / James Tak Nei Thang</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>Weng Sim / RONAN KING YUENT</t>
+          <t>Weng Sim / RONAN SHIMABUKURO</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
           <t>2025-08-02 17:00</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>Court X2</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
@@ -5961,51 +5961,51 @@
           <t>Court X6</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
           <t>Marc Arul Weissmann  / Megan Layla Foo</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
-          <t>Kay / Benjamin Lim Joon Liang</t>
+          <t>[Leapmotor] Kay / [Leapmotor] Benj Lim</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
           <t>2025-08-02 17:00</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>Court X7</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">