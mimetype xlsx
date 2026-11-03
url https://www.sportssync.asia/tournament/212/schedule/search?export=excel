--- v0 (2026-09-19)
+++ v1 (2026-11-03)
@@ -3483,51 +3483,51 @@
           <t>Court E1</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
           <t>K</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>Noor Anzam bin Mhd Nor</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>[Leapmotor] Jin</t>
+          <t>Jin</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>2026-05-02 10:20</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>Court E3</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
@@ -3903,51 +3903,51 @@
           <t>Court E1</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
           <t>K</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>Ko Bor Yeun</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>[Leapmotor] Jin</t>
+          <t>Jin</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>2026-05-02 10:30</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>Court E3</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
@@ -5158,51 +5158,51 @@
           <t>2026-05-02 11:00</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>Court E1</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
           <t>K</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>[Leapmotor] Jin</t>
+          <t>Jin</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
           <t>Goh Kian Ping</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>2026-05-02 11:00</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>Court E3</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
@@ -8607,51 +8607,51 @@
           <t>Court E1</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
           <t>Round of 64</t>
         </is>
       </c>
       <c r="F197" t="inlineStr">
         <is>
           <t>Benjamin Ngo</t>
         </is>
       </c>
       <c r="G197" t="inlineStr">
         <is>
-          <t>[Leapmotor] Jin</t>
+          <t>Jin</t>
         </is>
       </c>
       <c r="H197" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
           <t>2026-05-02 13:50</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
           <t>Court E3</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">