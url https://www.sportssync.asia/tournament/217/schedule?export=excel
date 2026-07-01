--- v0 (2026-04-19)
+++ v1 (2026-07-01)
@@ -622,51 +622,51 @@
           <t>2026-04-18 10:00</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>Marco Tan Yi Shen / Bastian basas</t>
+          <t>Marco Tan Yi Shen / [e23]Bastian basas</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>akid khalish / Isabella Rihanna Mohammad Azim</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>2026-04-18 10:00</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
@@ -1042,51 +1042,51 @@
           <t>2026-04-18 10:15</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>Marco Tan Yi Shen / Bastian basas</t>
+          <t>Marco Tan Yi Shen / [e23]Bastian basas</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
           <t xml:space="preserve">MUHAMMAD ARY ARSYAD BIN MOHD AZHAR / Muhammad Aisy Fayyadh Bin Mohd Ashrof </t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>2026-04-18 10:15</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
@@ -1420,51 +1420,51 @@
           <t>2026-04-18 10:30</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>Marco Tan Yi Shen / Bastian basas</t>
+          <t>Marco Tan Yi Shen / [e23]Bastian basas</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>Jing hee Goh / Siow Cayden</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>2026-04-18 10:30</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
@@ -2134,51 +2134,51 @@
           <t>2026-04-18 11:15</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>Marco Tan Yi Shen / Bastian basas</t>
+          <t>Marco Tan Yi Shen / [e23]Bastian basas</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
           <t>Joel Tham Yu En / khoo chee yu</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>2026-04-18 11:15</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
@@ -2265,51 +2265,51 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>Final</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>Mason Tan Yi Hao / Brandonbasas</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>Marco Tan Yi Shen / Bastian basas</t>
+          <t>Marco Tan Yi Shen / [e23]Bastian basas</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>2026-04-18 11:30</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
@@ -2391,51 +2391,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>Syed Samiuddin / Mohammad Saqib Baloch</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>Kng Jing Heng / teckwee1201</t>
+          <t>Kng Jing Heng / Tan Teck Wee</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>2026-04-18 12:00</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
@@ -3394,51 +3394,51 @@
           <t>2026-04-18 12:45</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>Kng Jing Heng / teckwee1201</t>
+          <t>Kng Jing Heng / Tan Teck Wee</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
           <t>Gue chong loon / Peng Jia Kang</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>2026-04-18 12:45</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
@@ -4071,51 +4071,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>Feng / tuck Kai phang</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>Kng Jing Heng / teckwee1201</t>
+          <t>Kng Jing Heng / Tan Teck Wee</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>2026-04-18 13:15</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
@@ -5452,51 +5452,51 @@
           <t>2026-04-18 16:00</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>chew min hui / Mui Yee Xuan</t>
+          <t>chew min hui / Shaine Mui</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
           <t>Mala Nathan  / Datin Siti Abu Samah</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
           <t>2026-04-18 16:00</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
@@ -5830,51 +5830,51 @@
           <t>2026-04-18 16:15</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>chew min hui / Mui Yee Xuan</t>
+          <t>chew min hui / Shaine Mui</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
           <t>Angel LeeJH / Sheena Lim</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
           <t>2026-04-18 16:30</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
@@ -6507,51 +6507,51 @@
           <t>Court 8</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
           <t>Farah Najihah Binti Azizan / Julia Hannah Binti Junaidi</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
-          <t>chew min hui / Mui Yee Xuan</t>
+          <t>chew min hui / Shaine Mui</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
           <t>2026-04-18 17:00</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
@@ -6801,51 +6801,51 @@
           <t>Court 7</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
           <t>Eunice Liang / Grace Tan</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
-          <t>chew min hui / Mui Yee Xuan</t>
+          <t>chew min hui / Shaine Mui</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
           <t>2026-04-18 17:00</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
@@ -7006,51 +7006,51 @@
           <t>2026-04-18 17:15</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
-          <t>chew min hui / Mui Yee Xuan</t>
+          <t>chew min hui / Shaine Mui</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
           <t>Jacqueline Lau Pei Xuan / Carisma Ho Jia Qi</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
           <t>2026-04-18 17:30</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
@@ -7095,51 +7095,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
           <t>NUR AQILAH TAN BINTI ABDULLAH / LOKE YOU RONG</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
-          <t>chew min hui / Mui Yee Xuan</t>
+          <t>chew min hui / Shaine Mui</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
           <t>2026-04-18 17:45</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
@@ -7179,51 +7179,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
           <t>Third Place Playoff</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
           <t>Tay Zhi Han / Wan Xuan Ang</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
-          <t>chew min hui / Mui Yee Xuan</t>
+          <t>chew min hui / Shaine Mui</t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
           <t>2026-04-18 18:00</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
@@ -7426,51 +7426,51 @@
           <t>2026-04-18 18:00</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
-          <t>Mui Yee Xuan / Gue chong loon</t>
+          <t>Shaine Mui / Gue chong loon</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
           <t>Lim Wailoon / Lee Chia Cia</t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
           <t>2026-04-18 18:00</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
@@ -8098,51 +8098,51 @@
           <t>2026-04-18 18:30</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
-          <t>Mui Yee Xuan / Gue chong loon</t>
+          <t>Shaine Mui / Gue chong loon</t>
         </is>
       </c>
       <c r="G185" t="inlineStr">
         <is>
           <t>Ijanjan 86 / Siti Zaiyannie Aishah Bt Dzinal Abidin</t>
         </is>
       </c>
       <c r="H185" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
           <t>2026-04-18 18:30</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
@@ -8770,51 +8770,51 @@
           <t>2026-04-18 19:00</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
-          <t>Mui Yee Xuan / Gue chong loon</t>
+          <t>Shaine Mui / Gue chong loon</t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
           <t>Wong Wee Shin / Thee jing yi</t>
         </is>
       </c>
       <c r="H201" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
           <t>2026-04-18 19:00</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
@@ -9610,51 +9610,51 @@
           <t>2026-04-18 20:30</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E221" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F221" t="inlineStr">
         <is>
-          <t>Mui Yee Xuan / Gue chong loon</t>
+          <t>Shaine Mui / Gue chong loon</t>
         </is>
       </c>
       <c r="G221" t="inlineStr">
         <is>
           <t>CHUA KOK PING / Qi Xuan Teo</t>
         </is>
       </c>
       <c r="H221" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
           <t>2026-04-18 20:30</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
@@ -9825,51 +9825,51 @@
           <t>Court 3</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E226" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F226" t="inlineStr">
         <is>
           <t>Julia Hannah Binti Junaidi / Danish Iskandar b Shahril Azli</t>
         </is>
       </c>
       <c r="G226" t="inlineStr">
         <is>
-          <t>Mui Yee Xuan / Gue chong loon</t>
+          <t>Shaine Mui / Gue chong loon</t>
         </is>
       </c>
       <c r="H226" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
           <t>2026-04-18 20:45</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">