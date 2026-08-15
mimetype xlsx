--- v0 (2026-06-27)
+++ v1 (2026-08-15)
@@ -2974,51 +2974,51 @@
           <t>2026-06-27 12:30</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>XK / Tan Cecilia</t>
+          <t>XK / Cecilia Tan</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
           <t>Areneshuying / LUI JUN</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>2026-06-27 12:45</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
@@ -3100,51 +3100,51 @@
           <t>2026-06-27 12:45</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>Lim Kai Sen / Low Yu Hang</t>
+          <t>Lim Kai Sen / Yu Hang</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
           <t>Kek Swee Aik / Ng sock teng</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>2026-06-27 12:45</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
@@ -3184,51 +3184,51 @@
           <t>2026-06-27 13:00</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>JAYMIE NGOW ZI XUAN / Tay Yee Kiang</t>
+          <t>[LEAPMOTOR] JAYMIE / Tay Yee Kiang</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
           <t>SITI AZLINA BINTI ABDUL RAHMAN / Harizul Hisyam</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>2026-06-27 13:00</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
@@ -3483,51 +3483,51 @@
           <t>Court 5</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>Leonard Sia / Karen  Chung</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>XK / Tan Cecilia</t>
+          <t>XK / Cecilia Tan</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>2026-06-27 13:30</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
@@ -3604,51 +3604,51 @@
           <t>2026-06-27 13:30</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>Lim Kai Sen / Low Yu Hang</t>
+          <t>Lim Kai Sen / Yu Hang</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
           <t>Lee Kok Qing / Chua Jia Jie</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>2026-06-27 13:30</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
@@ -3688,51 +3688,51 @@
           <t>2026-06-27 13:45</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>JAYMIE NGOW ZI XUAN / Tay Yee Kiang</t>
+          <t>[LEAPMOTOR] JAYMIE / Tay Yee Kiang</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
           <t>Loh Chung wei / SIN YANN XIN</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>2026-06-27 13:45</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
@@ -3945,51 +3945,51 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>Ong Ann Teng / Poh Min Ting</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>XK / Tan Cecilia</t>
+          <t>XK / Cecilia Tan</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>2026-06-27 14:00</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
@@ -4108,51 +4108,51 @@
           <t>2026-06-27 14:15</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>Lim Kai Sen / Low Yu Hang</t>
+          <t>Lim Kai Sen / Yu Hang</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
           <t>Yee Xien / LOW JUN HONG</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>2026-06-27 14:15</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
@@ -4192,51 +4192,51 @@
           <t>2026-06-27 14:30</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>JAYMIE NGOW ZI XUAN / Tay Yee Kiang</t>
+          <t>[LEAPMOTOR] JAYMIE / Tay Yee Kiang</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
           <t>Tay Zhi Han / THEE HOCK WEI</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>2026-06-27 14:30</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
@@ -4612,51 +4612,51 @@
           <t>2026-06-27 14:45</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>XK / Tan Cecilia</t>
+          <t>XK / Cecilia Tan</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
           <t>TBD</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>2026-06-27 14:45</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
@@ -4738,51 +4738,51 @@
           <t>2026-06-27 15:00</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>XK / Tan Cecilia</t>
+          <t>XK / Cecilia Tan</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
           <t>ong zi jian / Carisma Ho Jia Qi</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>2026-06-27 15:00</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">