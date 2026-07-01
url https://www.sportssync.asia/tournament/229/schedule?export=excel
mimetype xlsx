--- v0 (2026-05-11)
+++ v1 (2026-07-01)
@@ -548,1014 +548,1014 @@
           <t>Team Event</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>2026-05-16 08:00</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>2026-05-16 08:00</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>2026-05-16 08:00</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>2026-05-16 08:45</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>2026-05-16 08:45</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>2026-05-16 08:45</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>2026-05-16 08:45</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
           <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>2026-05-16 09:30</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
           <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>2026-05-16 09:30</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
           <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>2026-05-16 09:30</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
           <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>2026-05-16 09:30</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
           <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>2026-05-16 10:15</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
           <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>2026-05-16 10:15</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>2026-05-16 10:15</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>2026-05-16 10:15</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>2026-05-16 11:00</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>2026-05-16 11:00</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>2026-05-16 11:00</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>2026-05-16 11:00</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>2026-05-16 12:00</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>2026-05-16 12:00</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>2026-05-16 13:00</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>Third Place Playoff</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>2026-05-16 13:00</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>Final</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>