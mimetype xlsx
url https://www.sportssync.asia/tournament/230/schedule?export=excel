--- v0 (2026-06-29)
+++ v1 (2026-08-15)
@@ -874,51 +874,51 @@
           <t>2026-06-27 08:20</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Court C5</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>Cheong Man kin  / Melton Ong</t>
+          <t>[Leapmotor] Cheong Man Kin / Melton Ong</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
           <t>Martin   / Chia Wen Thin</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>2026-06-27 08:20</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Court C6</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
@@ -1551,51 +1551,51 @@
           <t>Court C5</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>Charles Chin / Yuan Ong Chang Hong</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>Cheong Man kin  / Melton Ong</t>
+          <t>[Leapmotor] Cheong Man Kin / Melton Ong</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>2026-06-27 09:00</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Court C6</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
@@ -1887,51 +1887,51 @@
           <t>Court C5</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t xml:space="preserve">Sam Yap / Johnson Ooi Jinq Wuu </t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>Cheong Man kin  / Melton Ong</t>
+          <t>[Leapmotor] Cheong Man Kin / Melton Ong</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>2026-06-27 09:20</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>Court C6</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
@@ -3226,51 +3226,51 @@
           <t>2026-06-27 11:00</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>Court C11</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>Caeryss Low / COLLEEN XIN</t>
+          <t>Caeryss Low / Colleen Xin</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
           <t>Choong Sze Mei / Choong Sze Mun</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>2026-06-27 11:00</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>Court C12</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
@@ -3436,51 +3436,51 @@
           <t>2026-06-27 11:15</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>Court C12</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>Goh Sher Ling / Ker Qing Lim</t>
+          <t>Goh Sher Ling / Lim Ker Qing</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
           <t>Choong Sze Mei / Choong Sze Mun</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>2026-06-27 11:20</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>Court BLUE VIP</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
@@ -3646,51 +3646,51 @@
           <t>2026-06-27 11:30</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>Court C11</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>Caeryss Low / COLLEEN XIN</t>
+          <t>Caeryss Low / Colleen Xin</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
           <t>Teo woon yuen / Ng Siew Kuam</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>2026-06-27 11:30</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>Court C12</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
@@ -3814,51 +3814,51 @@
           <t>2026-06-27 11:45</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>Court C11</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>Goh Sher Ling / Ker Qing Lim</t>
+          <t>Goh Sher Ling / Lim Ker Qing</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
           <t>Thor Ming Fung  / Michelle Fong</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>2026-06-27 11:45</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>Court C12</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
@@ -3982,93 +3982,93 @@
           <t>2026-06-27 12:00</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>Court C11</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>Caeryss Low / COLLEEN XIN</t>
+          <t>Caeryss Low / Colleen Xin</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
           <t xml:space="preserve">Choi Yan Yi / Cheong Yew Yew </t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>2026-06-27 12:00</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>Court C12</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>Goh Sher Ling / Ker Qing Lim</t>
+          <t>Goh Sher Ling / Lim Ker Qing</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
           <t>Teo woon yuen / Ng Siew Kuam</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>2026-06-27 12:15</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>Court C9</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
@@ -4318,51 +4318,51 @@
           <t>2026-06-27 12:30</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>Court C11</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>Goh Sher Ling / Ker Qing Lim</t>
+          <t>Goh Sher Ling / Lim Ker Qing</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
           <t>Zoe Kee Chung Sze / SITI ROHAYA BINTI MOHD TAJUDIN</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>2026-06-27 12:30</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>Court C12</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
@@ -4491,88 +4491,88 @@
           <t>Court C11</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>Thor Ming Fung  / Michelle Fong</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>Caeryss Low / COLLEEN XIN</t>
+          <t>Caeryss Low / Colleen Xin</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>2026-06-27 12:45</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>Court C12</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>Goh Sher Ling / Ker Qing Lim</t>
+          <t>Goh Sher Ling / Lim Ker Qing</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
           <t xml:space="preserve">Choi Yan Yi / Cheong Yew Yew </t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>2026-06-27 13:00</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>Court C9</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
@@ -4659,51 +4659,51 @@
           <t>Court C11</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>Zoe Kee Chung Sze / SITI ROHAYA BINTI MOHD TAJUDIN</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>Caeryss Low / COLLEEN XIN</t>
+          <t>Caeryss Low / Colleen Xin</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>2026-06-27 13:00</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>Court C12</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
@@ -4822,56 +4822,56 @@
           <t>2026-06-27 13:15</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>Court C11</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>Goh Sher Ling / Ker Qing Lim</t>
+          <t>Goh Sher Ling / Lim Ker Qing</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>Caeryss Low / COLLEEN XIN</t>
+          <t>Caeryss Low / Colleen Xin</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>2026-06-27 13:15</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>Court C12</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
@@ -4995,51 +4995,51 @@
           <t>Court BLUE VIP</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t>Joyce Teoh / Hew Thong Lim</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>Goh Sher Ling / Ker Qing Lim</t>
+          <t>Goh Sher Ling / Lim Ker Qing</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>2026-06-27 13:45</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>Court C5</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
@@ -5284,51 +5284,51 @@
           <t>2026-06-27 14:15</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>Court BLUE VIP</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
           <t>Final</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>Goh Sher Ling / Ker Qing Lim</t>
+          <t>Goh Sher Ling / Lim Ker Qing</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
           <t xml:space="preserve">Choi Yan Yi / Cheong Yew Yew </t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t>2026-06-27 14:15</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>Court C5</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
@@ -5499,51 +5499,51 @@
           <t>Court C10</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
           <t>Ng chuei yeen / Ng koi lin</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>Ooi Kai Rou / Chuah Pei Ling</t>
+          <t>Ooi Kai Rou / [Leapmotor] Chuah Pei Ling</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
           <t>2026-06-27 14:20</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>Court C11</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
@@ -5919,51 +5919,51 @@
           <t>Court C10</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
           <t>Jamie Ong / Erica Khoo Pei Shan</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>Ooi Kai Rou / Chuah Pei Ling</t>
+          <t>Ooi Kai Rou / [Leapmotor] Chuah Pei Ling</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
           <t>2026-06-27 15:20</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>Court C7</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
@@ -6082,51 +6082,51 @@
           <t>2026-06-27 15:20</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
           <t>Court C10</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
-          <t>Ooi Kai Rou / Chuah Pei Ling</t>
+          <t>Ooi Kai Rou / [Leapmotor] Chuah Pei Ling</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
           <t>Djajalie Klaudia / UMI ILYANA BINTI KAMALUDIN</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
           <t>2026-06-27 15:20</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>Court C11</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
@@ -6460,51 +6460,51 @@
           <t>2026-06-27 16:00</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
           <t>Court C11</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
-          <t>Ooi Kai Rou / Chuah Pei Ling</t>
+          <t>Ooi Kai Rou / [Leapmotor] Chuah Pei Ling</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
           <t>Pennie Moey Xiao Ting / Teoh Hazel</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
           <t>2026-06-27 16:20</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
           <t>Court C7</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
@@ -6927,51 +6927,51 @@
           <t>Court C3</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
           <t>Law / Vanessa Teo</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
-          <t xml:space="preserve">YOW ZI LIN / Cheong Man kin </t>
+          <t>YOW ZI LIN / [Leapmotor] Cheong Man Kin</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
           <t>2026-06-27 17:40</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
           <t>Court C4</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
@@ -7095,51 +7095,51 @@
           <t>Court C7</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
           <t>Ong Jia Ren / Siau Hung Lai</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
-          <t>PHUNG LI HANG / Ho Zhuo Xin</t>
+          <t>PHUNG LI HANG / Zhuo Xin Ho</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
           <t>2026-06-27 17:40</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
           <t>Court C8</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
@@ -7174,51 +7174,51 @@
           <t>2026-06-27 18:00</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
           <t>Court C1</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
-          <t>Yap Wei Han / Ong Pei Chi</t>
+          <t>Wei Han Yap / Ong Pei Chi</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
           <t>kang jin / Pei Shan See</t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
           <t>2026-06-27 18:00</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
           <t>Court C2</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
@@ -7342,51 +7342,51 @@
           <t>2026-06-27 18:00</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
           <t>Court C5</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
-          <t>Teh LK / Rico Tan Jia Xuan</t>
+          <t>LKTeh  / Rico Tan Jia Xuan</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
           <t>Gwee Xian Ying / Chua E-Xuan</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
           <t>2026-06-27 18:00</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
           <t>Court C6</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
@@ -7468,56 +7468,56 @@
           <t>2026-06-27 18:00</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
           <t>Court C8</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
-          <t>Ter Ming Wei  / Aizat Zayyani Binti Amad Zahit</t>
+          <t>Ter Ming Wei  / Aizat Zayyani</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
-          <t>Xue Zheng / Chang Mei Chee</t>
+          <t>Teoh Xue Zheng  / Chang Mei Chee</t>
         </is>
       </c>
       <c r="H170" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
           <t>2026-06-27 18:00</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
           <t>Court C9</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
@@ -7762,56 +7762,56 @@
           <t>2026-06-27 18:20</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
           <t>Court C3</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
-          <t xml:space="preserve">Vivian Fortunata  / Tang Kim Yong </t>
+          <t xml:space="preserve">Vivian Fortunata  / Kim Yong </t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
-          <t xml:space="preserve">YOW ZI LIN / Cheong Man kin </t>
+          <t>YOW ZI LIN / [Leapmotor] Cheong Man Kin</t>
         </is>
       </c>
       <c r="H177" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
           <t>2026-06-27 18:20</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
           <t>Court C4</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
@@ -8187,51 +8187,51 @@
           <t>Court C1</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
           <t>Junwei Yeap / Kathryn Tan</t>
         </is>
       </c>
       <c r="G187" t="inlineStr">
         <is>
-          <t>Yap Wei Han / Ong Pei Chi</t>
+          <t>Wei Han Yap / Ong Pei Chi</t>
         </is>
       </c>
       <c r="H187" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
           <t>2026-06-27 18:40</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
           <t>Court C2</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
@@ -8355,51 +8355,51 @@
           <t>Court C5</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
           <t>Nurul Azni Mustafa / Thomas yap</t>
         </is>
       </c>
       <c r="G191" t="inlineStr">
         <is>
-          <t>Teh LK / Rico Tan Jia Xuan</t>
+          <t>LKTeh  / Rico Tan Jia Xuan</t>
         </is>
       </c>
       <c r="H191" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
           <t>2026-06-27 18:40</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
           <t>Court C6</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
@@ -8434,98 +8434,98 @@
           <t>2026-06-27 18:40</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
           <t>Court C7</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
-          <t>PHUNG LI HANG / Ho Zhuo Xin</t>
+          <t>PHUNG LI HANG / Zhuo Xin Ho</t>
         </is>
       </c>
       <c r="G193" t="inlineStr">
         <is>
           <t>Wallace Low  / Liew Kai Wen</t>
         </is>
       </c>
       <c r="H193" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
           <t>2026-06-27 18:40</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
           <t>Court C8</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
           <t>Chea Liang Sean / Tan Ji Eng</t>
         </is>
       </c>
       <c r="G194" t="inlineStr">
         <is>
-          <t>Ter Ming Wei  / Aizat Zayyani Binti Amad Zahit</t>
+          <t>Ter Ming Wei  / Aizat Zayyani</t>
         </is>
       </c>
       <c r="H194" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
           <t>2026-06-27 18:40</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
           <t>Court C9</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
@@ -8770,51 +8770,51 @@
           <t>2026-06-27 19:00</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
           <t>Court C3</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
-          <t xml:space="preserve">Vivian Fortunata  / Tang Kim Yong </t>
+          <t xml:space="preserve">Vivian Fortunata  / Kim Yong </t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
           <t>Phuah Hua Keng / Mary Andrey Siew Yee Liew</t>
         </is>
       </c>
       <c r="H201" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
           <t>2026-06-27 19:00</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
           <t>Court C4</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
@@ -8859,51 +8859,51 @@
           <t>Court C5</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
           <t>Hwang Yoong Li Melina / SOH ZI HEN</t>
         </is>
       </c>
       <c r="G203" t="inlineStr">
         <is>
-          <t>Teh LK / Rico Tan Jia Xuan</t>
+          <t>LKTeh  / Rico Tan Jia Xuan</t>
         </is>
       </c>
       <c r="H203" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
           <t>2026-06-27 19:00</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
           <t>Court C6</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
@@ -8985,51 +8985,51 @@
           <t>Court C8</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F206" t="inlineStr">
         <is>
           <t>ANBALAGAN A/L SUBRAMANIAM / Ooi Kai Rou</t>
         </is>
       </c>
       <c r="G206" t="inlineStr">
         <is>
-          <t>Xue Zheng / Chang Mei Chee</t>
+          <t>Teoh Xue Zheng  / Chang Mei Chee</t>
         </is>
       </c>
       <c r="H206" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
           <t>2026-06-27 19:00</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
           <t>Court C9</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
@@ -9195,51 +9195,51 @@
           <t>Court C1</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F211" t="inlineStr">
         <is>
           <t>Daniel Daud / Julia Hannah Binti Junaidi</t>
         </is>
       </c>
       <c r="G211" t="inlineStr">
         <is>
-          <t>Yap Wei Han / Ong Pei Chi</t>
+          <t>Wei Han Yap / Ong Pei Chi</t>
         </is>
       </c>
       <c r="H211" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
           <t>2026-06-27 19:20</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
           <t>Court C2</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
@@ -9274,51 +9274,51 @@
           <t>2026-06-27 19:20</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
           <t>Court C3</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F213" t="inlineStr">
         <is>
-          <t xml:space="preserve">YOW ZI LIN / Cheong Man kin </t>
+          <t>YOW ZI LIN / [Leapmotor] Cheong Man Kin</t>
         </is>
       </c>
       <c r="G213" t="inlineStr">
         <is>
           <t>Ting Hui Min / Vincent ong York khoon</t>
         </is>
       </c>
       <c r="H213" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
           <t>2026-06-27 19:20</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
           <t>Court C4</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
@@ -9447,93 +9447,93 @@
           <t>Court C7</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E217" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F217" t="inlineStr">
         <is>
           <t xml:space="preserve">Tan Boon Shen / Tiffany Ong </t>
         </is>
       </c>
       <c r="G217" t="inlineStr">
         <is>
-          <t>PHUNG LI HANG / Ho Zhuo Xin</t>
+          <t>PHUNG LI HANG / Zhuo Xin Ho</t>
         </is>
       </c>
       <c r="H217" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
           <t>2026-06-27 19:20</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
           <t>Court C8</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E218" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F218" t="inlineStr">
         <is>
           <t>Dang Mun Lok / Poh Min En</t>
         </is>
       </c>
       <c r="G218" t="inlineStr">
         <is>
-          <t>Ter Ming Wei  / Aizat Zayyani Binti Amad Zahit</t>
+          <t>Ter Ming Wei  / Aizat Zayyani</t>
         </is>
       </c>
       <c r="H218" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
           <t>2026-06-27 19:20</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
           <t>Court C9</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
@@ -9699,51 +9699,51 @@
           <t>Court C1</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E223" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F223" t="inlineStr">
         <is>
           <t>Marcus Lim Lih-Yang / Doris Lim</t>
         </is>
       </c>
       <c r="G223" t="inlineStr">
         <is>
-          <t>Yap Wei Han / Ong Pei Chi</t>
+          <t>Wei Han Yap / Ong Pei Chi</t>
         </is>
       </c>
       <c r="H223" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
           <t>2026-06-27 19:40</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
           <t>Court C2</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
@@ -9778,51 +9778,51 @@
           <t>2026-06-27 19:40</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
           <t>Court C3</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E225" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F225" t="inlineStr">
         <is>
-          <t xml:space="preserve">Vivian Fortunata  / Tang Kim Yong </t>
+          <t xml:space="preserve">Vivian Fortunata  / Kim Yong </t>
         </is>
       </c>
       <c r="G225" t="inlineStr">
         <is>
           <t>Ting Hui Min / Vincent ong York khoon</t>
         </is>
       </c>
       <c r="H225" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
           <t>2026-06-27 19:40</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
           <t>Court C4</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
@@ -9951,88 +9951,88 @@
           <t>Court C7</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E229" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F229" t="inlineStr">
         <is>
           <t>ANBALAGAN A/L SUBRAMANIAM / Ooi Kai Rou</t>
         </is>
       </c>
       <c r="G229" t="inlineStr">
         <is>
-          <t>Ter Ming Wei  / Aizat Zayyani Binti Amad Zahit</t>
+          <t>Ter Ming Wei  / Aizat Zayyani</t>
         </is>
       </c>
       <c r="H229" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
           <t>2026-06-27 19:40</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
           <t>Court C8</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E230" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F230" t="inlineStr">
         <is>
-          <t>Xue Zheng / Chang Mei Chee</t>
+          <t>Teoh Xue Zheng  / Chang Mei Chee</t>
         </is>
       </c>
       <c r="G230" t="inlineStr">
         <is>
           <t>Chea Liang Sean / Tan Ji Eng</t>
         </is>
       </c>
       <c r="H230" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
           <t>2026-06-27 19:40</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
           <t>Court C9</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
@@ -10492,51 +10492,51 @@
           <t>2026-06-27 20:00</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
           <t>Court C8</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E242" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F242" t="inlineStr">
         <is>
-          <t>Xue Zheng / Chang Mei Chee</t>
+          <t>Teoh Xue Zheng  / Chang Mei Chee</t>
         </is>
       </c>
       <c r="G242" t="inlineStr">
         <is>
           <t>Dang Mun Lok / Poh Min En</t>
         </is>
       </c>
       <c r="H242" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
           <t>2026-06-27 20:00</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
           <t>Court C9</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
@@ -10786,51 +10786,51 @@
           <t>2026-06-27 20:20</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
           <t>Court C3</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D249" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E249" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F249" t="inlineStr">
         <is>
-          <t xml:space="preserve">Vivian Fortunata  / Tang Kim Yong </t>
+          <t xml:space="preserve">Vivian Fortunata  / Kim Yong </t>
         </is>
       </c>
       <c r="G249" t="inlineStr">
         <is>
           <t>Law / Vanessa Teo</t>
         </is>
       </c>
       <c r="H249" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
           <t>2026-06-27 20:20</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
           <t>Court C4</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
@@ -11127,51 +11127,51 @@
           <t>Court C3</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D257" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E257" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F257" t="inlineStr">
         <is>
           <t>Phuah Hua Keng / Mary Andrey Siew Yee Liew</t>
         </is>
       </c>
       <c r="G257" t="inlineStr">
         <is>
-          <t xml:space="preserve">YOW ZI LIN / Cheong Man kin </t>
+          <t>YOW ZI LIN / [Leapmotor] Cheong Man Kin</t>
         </is>
       </c>
       <c r="H257" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
           <t>2026-06-27 20:40</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
           <t>Court C4</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D258" t="inlineStr">
@@ -11374,51 +11374,51 @@
           <t>2026-06-27 21:00</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
           <t>Court C1</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D263" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E263" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F263" t="inlineStr">
         <is>
-          <t>Ter Ming Wei  / Aizat Zayyani Binti Amad Zahit</t>
+          <t>Ter Ming Wei  / Aizat Zayyani</t>
         </is>
       </c>
       <c r="G263" t="inlineStr">
         <is>
           <t>kang jin / Pei Shan See</t>
         </is>
       </c>
       <c r="H263" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
           <t>2026-06-27 21:00</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
           <t>Court C2</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
@@ -11463,51 +11463,51 @@
           <t>Court C3</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D265" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E265" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F265" t="inlineStr">
         <is>
           <t>Ong Jia Ren / Siau Hung Lai</t>
         </is>
       </c>
       <c r="G265" t="inlineStr">
         <is>
-          <t xml:space="preserve">Vivian Fortunata  / Tang Kim Yong </t>
+          <t xml:space="preserve">Vivian Fortunata  / Kim Yong </t>
         </is>
       </c>
       <c r="H265" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr">
         <is>
           <t>2026-06-27 21:00</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
           <t>Court C4</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D266" t="inlineStr">
@@ -11542,98 +11542,98 @@
           <t>2026-06-27 21:00</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
           <t>Court C5</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D267" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E267" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F267" t="inlineStr">
         <is>
-          <t>Teh LK / Rico Tan Jia Xuan</t>
+          <t>LKTeh  / Rico Tan Jia Xuan</t>
         </is>
       </c>
       <c r="G267" t="inlineStr">
         <is>
           <t>Lua Yi Fang / Brian Lee Chun Hong</t>
         </is>
       </c>
       <c r="H267" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
           <t>2026-06-27 21:00</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
           <t>Court C6</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D268" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E268" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F268" t="inlineStr">
         <is>
           <t>Ting Hui Min / Vincent ong York khoon</t>
         </is>
       </c>
       <c r="G268" t="inlineStr">
         <is>
-          <t>PHUNG LI HANG / Ho Zhuo Xin</t>
+          <t>PHUNG LI HANG / Zhuo Xin Ho</t>
         </is>
       </c>
       <c r="H268" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr">
         <is>
           <t>2026-06-27 21:00</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
           <t>Court C7</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D269" t="inlineStr">
@@ -11962,51 +11962,51 @@
           <t>2026-06-27 21:20</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
           <t>Court C8</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D277" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E277" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F277" t="inlineStr">
         <is>
-          <t xml:space="preserve">Vivian Fortunata  / Tang Kim Yong </t>
+          <t xml:space="preserve">Vivian Fortunata  / Kim Yong </t>
         </is>
       </c>
       <c r="G277" t="inlineStr">
         <is>
           <t>Ong Ke Rou / chajunhao</t>
         </is>
       </c>
       <c r="H277" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr">
         <is>
           <t>2026-06-27 21:20</t>
         </is>
       </c>
       <c r="B278" t="inlineStr">
         <is>
           <t>Court C9</t>
         </is>
       </c>
       <c r="C278" t="inlineStr">
@@ -12550,51 +12550,51 @@
           <t>2026-06-28 08:00</t>
         </is>
       </c>
       <c r="B291" t="inlineStr">
         <is>
           <t>Court GREEN VIP</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D291" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E291" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F291" t="inlineStr">
         <is>
-          <t>Nicholas Bay / Vincent Lim Chen Yi</t>
+          <t>Nicholas / Vincent Lim Chen Yi</t>
         </is>
       </c>
       <c r="G291" t="inlineStr">
         <is>
           <t>Ahmad Zamri Bin Ahmad Tarmizi / Jasmy Azry Johari</t>
         </is>
       </c>
       <c r="H291" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr">
         <is>
           <t>2026-06-28 08:00</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
           <t>Court BLUE VIP</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
@@ -13180,51 +13180,51 @@
           <t>2026-06-28 08:45</t>
         </is>
       </c>
       <c r="B306" t="inlineStr">
         <is>
           <t>Court GREEN VIP</t>
         </is>
       </c>
       <c r="C306" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D306" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E306" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F306" t="inlineStr">
         <is>
-          <t>Nicholas Bay / Vincent Lim Chen Yi</t>
+          <t>Nicholas / Vincent Lim Chen Yi</t>
         </is>
       </c>
       <c r="G306" t="inlineStr">
         <is>
           <t>Ahmad Naim / Daniel Lee Shan Yeu</t>
         </is>
       </c>
       <c r="H306" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="inlineStr">
         <is>
           <t>2026-06-28 08:45</t>
         </is>
       </c>
       <c r="B307" t="inlineStr">
         <is>
           <t>Court BLUE VIP</t>
         </is>
       </c>
       <c r="C307" t="inlineStr">
@@ -14440,51 +14440,51 @@
           <t>2026-06-28 09:40</t>
         </is>
       </c>
       <c r="B336" t="inlineStr">
         <is>
           <t>Court C8</t>
         </is>
       </c>
       <c r="C336" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D336" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E336" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F336" t="inlineStr">
         <is>
-          <t>Brian Mok Herng Yhue / Foo Hsien Loong</t>
+          <t>Brian Mok Herng Yhue / Ken Foo Hsien Loong</t>
         </is>
       </c>
       <c r="G336" t="inlineStr">
         <is>
           <t>Deon Lee  / Mark Ng Ming Jun</t>
         </is>
       </c>
       <c r="H336" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="inlineStr">
         <is>
           <t>2026-06-28 09:40</t>
         </is>
       </c>
       <c r="B337" t="inlineStr">
         <is>
           <t>Court C9</t>
         </is>
       </c>
       <c r="C337" t="inlineStr">
@@ -14655,51 +14655,51 @@
           <t>Court GREEN VIP</t>
         </is>
       </c>
       <c r="C341" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D341" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E341" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F341" t="inlineStr">
         <is>
           <t>ong zhi xiang / KUAH SOON THERN</t>
         </is>
       </c>
       <c r="G341" t="inlineStr">
         <is>
-          <t>Nicholas Bay / Vincent Lim Chen Yi</t>
+          <t>Nicholas / Vincent Lim Chen Yi</t>
         </is>
       </c>
       <c r="H341" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="inlineStr">
         <is>
           <t>2026-06-28 09:45</t>
         </is>
       </c>
       <c r="B342" t="inlineStr">
         <is>
           <t>Court BLUE VIP</t>
         </is>
       </c>
       <c r="C342" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D342" t="inlineStr">
@@ -14865,51 +14865,51 @@
           <t>Court GREEN VIP</t>
         </is>
       </c>
       <c r="C346" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D346" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E346" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F346" t="inlineStr">
         <is>
           <t>Tee Yee loong / Khoo Ming Sen</t>
         </is>
       </c>
       <c r="G346" t="inlineStr">
         <is>
-          <t>Nicholas Bay / Vincent Lim Chen Yi</t>
+          <t>Nicholas / Vincent Lim Chen Yi</t>
         </is>
       </c>
       <c r="H346" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="inlineStr">
         <is>
           <t>2026-06-28 10:00</t>
         </is>
       </c>
       <c r="B347" t="inlineStr">
         <is>
           <t>Court BLUE VIP</t>
         </is>
       </c>
       <c r="C347" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D347" t="inlineStr">
@@ -15490,51 +15490,51 @@
           <t>2026-06-28 10:20</t>
         </is>
       </c>
       <c r="B361" t="inlineStr">
         <is>
           <t>Court C8</t>
         </is>
       </c>
       <c r="C361" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D361" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E361" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F361" t="inlineStr">
         <is>
-          <t>Brian Mok Herng Yhue / Foo Hsien Loong</t>
+          <t>Brian Mok Herng Yhue / Ken Foo Hsien Loong</t>
         </is>
       </c>
       <c r="G361" t="inlineStr">
         <is>
           <t>Ryan Foo / Liibhen</t>
         </is>
       </c>
       <c r="H361" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="inlineStr">
         <is>
           <t>2026-06-28 10:20</t>
         </is>
       </c>
       <c r="B362" t="inlineStr">
         <is>
           <t>Court C9</t>
         </is>
       </c>
       <c r="C362" t="inlineStr">
@@ -16120,51 +16120,51 @@
           <t>2026-06-28 11:00</t>
         </is>
       </c>
       <c r="B376" t="inlineStr">
         <is>
           <t>Court C8</t>
         </is>
       </c>
       <c r="C376" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D376" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E376" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F376" t="inlineStr">
         <is>
-          <t>Brian Mok Herng Yhue / Foo Hsien Loong</t>
+          <t>Brian Mok Herng Yhue / Ken Foo Hsien Loong</t>
         </is>
       </c>
       <c r="G376" t="inlineStr">
         <is>
           <t>Chris Botha / Erasmus Dry</t>
         </is>
       </c>
       <c r="H376" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="inlineStr">
         <is>
           <t>2026-06-28 11:00</t>
         </is>
       </c>
       <c r="B377" t="inlineStr">
         <is>
           <t>Court C9</t>
         </is>
       </c>
       <c r="C377" t="inlineStr">
@@ -16797,51 +16797,51 @@
           <t>Court C6</t>
         </is>
       </c>
       <c r="C392" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D392" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E392" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F392" t="inlineStr">
         <is>
           <t>Loo Wei Jing / Leroy Yong Nan Er</t>
         </is>
       </c>
       <c r="G392" t="inlineStr">
         <is>
-          <t>Nicholas Bay / Vincent Lim Chen Yi</t>
+          <t>Nicholas / Vincent Lim Chen Yi</t>
         </is>
       </c>
       <c r="H392" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="inlineStr">
         <is>
           <t>2026-06-28 11:30</t>
         </is>
       </c>
       <c r="B393" t="inlineStr">
         <is>
           <t>Court C7</t>
         </is>
       </c>
       <c r="C393" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D393" t="inlineStr">
@@ -16876,51 +16876,51 @@
           <t>2026-06-28 11:40</t>
         </is>
       </c>
       <c r="B394" t="inlineStr">
         <is>
           <t>Court C8</t>
         </is>
       </c>
       <c r="C394" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D394" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E394" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F394" t="inlineStr">
         <is>
-          <t>Brian Mok Herng Yhue / Foo Hsien Loong</t>
+          <t>Brian Mok Herng Yhue / Ken Foo Hsien Loong</t>
         </is>
       </c>
       <c r="G394" t="inlineStr">
         <is>
           <t>LOW JUN HONG / Lim Kai Sen</t>
         </is>
       </c>
       <c r="H394" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="inlineStr">
         <is>
           <t>2026-06-28 11:40</t>
         </is>
       </c>
       <c r="B395" t="inlineStr">
         <is>
           <t>Court C9</t>
         </is>
       </c>
       <c r="C395" t="inlineStr">
@@ -18094,93 +18094,93 @@
           <t>2026-06-28 13:30</t>
         </is>
       </c>
       <c r="B423" t="inlineStr">
         <is>
           <t>Court C10</t>
         </is>
       </c>
       <c r="C423" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D423" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E423" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F423" t="inlineStr">
         <is>
-          <t xml:space="preserve">GAN CL / Cheong Yew Yew </t>
+          <t xml:space="preserve">Gan CL / Cheong Yew Yew </t>
         </is>
       </c>
       <c r="G423" t="inlineStr">
         <is>
           <t>June Chong / Syed Mohd Hamdani bin Sayid Ab Rahman</t>
         </is>
       </c>
       <c r="H423" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="inlineStr">
         <is>
           <t>2026-06-28 13:45</t>
         </is>
       </c>
       <c r="B424" t="inlineStr">
         <is>
           <t>Court C7</t>
         </is>
       </c>
       <c r="C424" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D424" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E424" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F424" t="inlineStr">
         <is>
-          <t>Nicholas Bay / Ho Zhuo Xin</t>
+          <t>Nicholas / Zhuo Xin Ho</t>
         </is>
       </c>
       <c r="G424" t="inlineStr">
         <is>
           <t>Chin teck yeat / Lim Sing Vun</t>
         </is>
       </c>
       <c r="H424" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="inlineStr">
         <is>
           <t>2026-06-28 13:45</t>
         </is>
       </c>
       <c r="B425" t="inlineStr">
         <is>
           <t>Court C8</t>
         </is>
       </c>
       <c r="C425" t="inlineStr">
@@ -18477,51 +18477,51 @@
           <t>Court C7</t>
         </is>
       </c>
       <c r="C432" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D432" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E432" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F432" t="inlineStr">
         <is>
           <t>Muhammad Ammar Rusyaidi / Nur Khaleeda bt Kamar</t>
         </is>
       </c>
       <c r="G432" t="inlineStr">
         <is>
-          <t>Nicholas Bay / Ho Zhuo Xin</t>
+          <t>Nicholas / Zhuo Xin Ho</t>
         </is>
       </c>
       <c r="H432" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="inlineStr">
         <is>
           <t>2026-06-28 14:15</t>
         </is>
       </c>
       <c r="B433" t="inlineStr">
         <is>
           <t>Court C8</t>
         </is>
       </c>
       <c r="C433" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D433" t="inlineStr">
@@ -18598,98 +18598,98 @@
           <t>2026-06-28 14:15</t>
         </is>
       </c>
       <c r="B435" t="inlineStr">
         <is>
           <t>Court C10</t>
         </is>
       </c>
       <c r="C435" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D435" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E435" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F435" t="inlineStr">
         <is>
-          <t xml:space="preserve">GAN CL / Cheong Yew Yew </t>
+          <t xml:space="preserve">Gan CL / Cheong Yew Yew </t>
         </is>
       </c>
       <c r="G435" t="inlineStr">
         <is>
           <t>ARVIN / Yee Xien</t>
         </is>
       </c>
       <c r="H435" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="inlineStr">
         <is>
           <t>2026-06-28 14:30</t>
         </is>
       </c>
       <c r="B436" t="inlineStr">
         <is>
           <t>Court C7</t>
         </is>
       </c>
       <c r="C436" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D436" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E436" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F436" t="inlineStr">
         <is>
           <t xml:space="preserve">Fang Kai Loon / Ho Pei Le </t>
         </is>
       </c>
       <c r="G436" t="inlineStr">
         <is>
-          <t>Nicholas Bay / Ho Zhuo Xin</t>
+          <t>Nicholas / Zhuo Xin Ho</t>
         </is>
       </c>
       <c r="H436" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="inlineStr">
         <is>
           <t>2026-06-28 14:30</t>
         </is>
       </c>
       <c r="B437" t="inlineStr">
         <is>
           <t>Court C8</t>
         </is>
       </c>
       <c r="C437" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D437" t="inlineStr">
@@ -19191,51 +19191,51 @@
           <t>Court C10</t>
         </is>
       </c>
       <c r="C449" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D449" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E449" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F449" t="inlineStr">
         <is>
           <t>Leroy Yong Nan Er / Caeryss Low</t>
         </is>
       </c>
       <c r="G449" t="inlineStr">
         <is>
-          <t xml:space="preserve">GAN CL / Cheong Yew Yew </t>
+          <t xml:space="preserve">Gan CL / Cheong Yew Yew </t>
         </is>
       </c>
       <c r="H449" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="inlineStr">
         <is>
           <t>2026-06-28 15:30</t>
         </is>
       </c>
       <c r="B450" t="inlineStr">
         <is>
           <t>Court C8</t>
         </is>
       </c>
       <c r="C450" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D450" t="inlineStr">
@@ -19317,51 +19317,51 @@
           <t>Court C10</t>
         </is>
       </c>
       <c r="C452" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D452" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E452" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F452" t="inlineStr">
         <is>
           <t>Tey sin wei / Sin Ke Guang</t>
         </is>
       </c>
       <c r="G452" t="inlineStr">
         <is>
-          <t xml:space="preserve">GAN CL / Cheong Yew Yew </t>
+          <t xml:space="preserve">Gan CL / Cheong Yew Yew </t>
         </is>
       </c>
       <c r="H452" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="inlineStr">
         <is>
           <t>2026-06-28 15:45</t>
         </is>
       </c>
       <c r="B453" t="inlineStr">
         <is>
           <t>Court C8</t>
         </is>
       </c>
       <c r="C453" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D453" t="inlineStr">
@@ -19480,51 +19480,51 @@
           <t>2026-06-28 16:00</t>
         </is>
       </c>
       <c r="B456" t="inlineStr">
         <is>
           <t>Court C5</t>
         </is>
       </c>
       <c r="C456" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D456" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E456" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F456" t="inlineStr">
         <is>
-          <t>Nicholas Bay / Ho Zhuo Xin</t>
+          <t>Nicholas / Zhuo Xin Ho</t>
         </is>
       </c>
       <c r="G456" t="inlineStr">
         <is>
           <t>ARVIN / Yee Xien</t>
         </is>
       </c>
       <c r="H456" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="inlineStr">
         <is>
           <t>2026-06-28 16:00</t>
         </is>
       </c>
       <c r="B457" t="inlineStr">
         <is>
           <t>Court C6</t>
         </is>
       </c>
       <c r="C457" t="inlineStr">
@@ -20068,51 +20068,51 @@
           <t>2026-06-28 19:00</t>
         </is>
       </c>
       <c r="B470" t="inlineStr">
         <is>
           <t>Court C9</t>
         </is>
       </c>
       <c r="C470" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D470" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E470" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F470" t="inlineStr">
         <is>
-          <t>JU BRIGHT / chet vin</t>
+          <t>[AJAK x PIQ] Ju Bright / chet vin</t>
         </is>
       </c>
       <c r="G470" t="inlineStr">
         <is>
           <t>Ryan Foo / LOKE YOU RONG</t>
         </is>
       </c>
       <c r="H470" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="471">
       <c r="A471" t="inlineStr">
         <is>
           <t>2026-06-28 19:00</t>
         </is>
       </c>
       <c r="B471" t="inlineStr">
         <is>
           <t>Court C10</t>
         </is>
       </c>
       <c r="C471" t="inlineStr">
@@ -20530,51 +20530,51 @@
           <t>2026-06-28 19:20</t>
         </is>
       </c>
       <c r="B481" t="inlineStr">
         <is>
           <t>Court C10</t>
         </is>
       </c>
       <c r="C481" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D481" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E481" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F481" t="inlineStr">
         <is>
-          <t>JU BRIGHT / chet vin</t>
+          <t>[AJAK x PIQ] Ju Bright / chet vin</t>
         </is>
       </c>
       <c r="G481" t="inlineStr">
         <is>
           <t>Muhammad Ruzaidie / Nurshazwani Shamsuddin</t>
         </is>
       </c>
       <c r="H481" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="482">
       <c r="A482" t="inlineStr">
         <is>
           <t>2026-06-28 19:20</t>
         </is>
       </c>
       <c r="B482" t="inlineStr">
         <is>
           <t>Court C11</t>
         </is>
       </c>
       <c r="C482" t="inlineStr">
@@ -21375,51 +21375,51 @@
           <t>Court C10</t>
         </is>
       </c>
       <c r="C501" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D501" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E501" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F501" t="inlineStr">
         <is>
           <t>Lai Dixon / Lynn</t>
         </is>
       </c>
       <c r="G501" t="inlineStr">
         <is>
-          <t>JU BRIGHT / chet vin</t>
+          <t>[AJAK x PIQ] Ju Bright / chet vin</t>
         </is>
       </c>
       <c r="H501" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="502">
       <c r="A502" t="inlineStr">
         <is>
           <t>2026-06-28 20:00</t>
         </is>
       </c>
       <c r="B502" t="inlineStr">
         <is>
           <t>Court C11</t>
         </is>
       </c>
       <c r="C502" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D502" t="inlineStr">
@@ -21753,51 +21753,51 @@
           <t>Court C9</t>
         </is>
       </c>
       <c r="C510" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D510" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E510" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F510" t="inlineStr">
         <is>
           <t>Megan Layla Foo / Ryan Lim Wen Yang</t>
         </is>
       </c>
       <c r="G510" t="inlineStr">
         <is>
-          <t>JU BRIGHT / chet vin</t>
+          <t>[AJAK x PIQ] Ju Bright / chet vin</t>
         </is>
       </c>
       <c r="H510" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="511">
       <c r="A511" t="inlineStr">
         <is>
           <t>2026-06-28 20:20</t>
         </is>
       </c>
       <c r="B511" t="inlineStr">
         <is>
           <t>Court C10</t>
         </is>
       </c>
       <c r="C511" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D511" t="inlineStr">
@@ -21963,51 +21963,51 @@
           <t>Court C6</t>
         </is>
       </c>
       <c r="C515" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D515" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E515" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F515" t="inlineStr">
         <is>
           <t>Pauline Ng Jia Hui / chajunhao</t>
         </is>
       </c>
       <c r="G515" t="inlineStr">
         <is>
-          <t>JU BRIGHT / chet vin</t>
+          <t>[AJAK x PIQ] Ju Bright / chet vin</t>
         </is>
       </c>
       <c r="H515" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="516">
       <c r="A516" t="inlineStr">
         <is>
           <t>2026-06-28 20:40</t>
         </is>
       </c>
       <c r="B516" t="inlineStr">
         <is>
           <t>Court C7</t>
         </is>
       </c>
       <c r="C516" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D516" t="inlineStr">