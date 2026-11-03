--- v0 (2026-09-19)
+++ v1 (2026-11-03)
@@ -1252,56 +1252,56 @@
           <t>2026-07-10 16:30</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Court COURT 3</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>Stephanie Siew / [Leapmotor] Jin</t>
+          <t>Stephanie Siew / Jin</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tu Weng Kiat / Valerie Gan </t>
+          <t xml:space="preserve">WK TU / Valerie Gan </t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>2026-07-10 16:30</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Court COURT 4</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
@@ -1929,51 +1929,51 @@
           <t>Court COURT 3</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>Hazmin Hamzah / Saufi Haziq</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tu Weng Kiat / Valerie Gan </t>
+          <t xml:space="preserve">WK TU / Valerie Gan </t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>2026-07-10 17:00</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>Court COURT 4</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
@@ -2265,51 +2265,51 @@
           <t>Court COURT 3</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t xml:space="preserve">Chloe Kok / Cheng Chee yee </t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>Stephanie Siew / [Leapmotor] Jin</t>
+          <t>Stephanie Siew / Jin</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>2026-07-10 17:15</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>Court COURT 4</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
@@ -2601,51 +2601,51 @@
           <t>Court COURT 3</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>Yeong Keat Yaw / Erika Pungolino</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tu Weng Kiat / Valerie Gan </t>
+          <t xml:space="preserve">WK TU / Valerie Gan </t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>2026-07-10 17:30</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>Court COURT 4</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
@@ -2937,51 +2937,51 @@
           <t>Court COURT 3</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>NEO TECK HOONG / Ng Poh San</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>Stephanie Siew / [Leapmotor] Jin</t>
+          <t>Stephanie Siew / Jin</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>2026-07-10 17:45</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>Court COURT 4</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
@@ -3609,51 +3609,51 @@
           <t>Court COURT 3</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>Yeong Keat Yaw / Erika Pungolino</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>Stephanie Siew / [Leapmotor] Jin</t>
+          <t>Stephanie Siew / Jin</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>2026-07-10 18:15</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>Court COURT 4</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
@@ -3940,51 +3940,51 @@
           <t>2026-07-10 18:30</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>Court COURT 3</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tu Weng Kiat / Valerie Gan </t>
+          <t xml:space="preserve">WK TU / Valerie Gan </t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
           <t xml:space="preserve">Chloe Kok / Cheng Chee yee </t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>2026-07-10 18:30</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>Court COURT 4</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
@@ -4948,51 +4948,51 @@
           <t>2026-07-10 19:15</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>Court COURT 3</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>Stephanie Siew / [Leapmotor] Jin</t>
+          <t>Stephanie Siew / Jin</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
           <t>Hazmin Hamzah / Saufi Haziq</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>2026-07-10 19:15</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>Court COURT 4</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
@@ -5284,51 +5284,51 @@
           <t>2026-07-10 19:30</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>Court COURT 3</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tu Weng Kiat / Valerie Gan </t>
+          <t xml:space="preserve">WK TU / Valerie Gan </t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
           <t>NEO TECK HOONG / Ng Poh San</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t>2026-07-10 19:30</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>Court COURT 4</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
@@ -5625,51 +5625,51 @@
           <t>Court COURT 2</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
           <t>Chee Mun Khea / Ching Jin How</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>Stephanie Siew / [Leapmotor] Jin</t>
+          <t>Stephanie Siew / Jin</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
           <t>2026-07-10 19:45</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>Court COURT 3</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
@@ -5919,51 +5919,51 @@
           <t>Court COURT 1</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
           <t>Vivi Sim / Jiunn Shyan Lai</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>Stephanie Siew / [Leapmotor] Jin</t>
+          <t>Stephanie Siew / Jin</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
           <t>2026-07-10 20:00</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>Court COURT 2</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">