--- v0 (2026-06-14)
+++ v1 (2026-08-15)
@@ -538,51 +538,51 @@
           <t>2026-06-13 13:00</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Court BATTLE COURT 1</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t xml:space="preserve">Limmankit / TAM WEE WEY </t>
+          <t xml:space="preserve">Rex Lim / TAM WEE WEY </t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t xml:space="preserve">Kitt Mok / Michelle Leong Chiat Fui </t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>2026-06-13 13:00</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Court BATTLE COURT 3</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
@@ -1042,51 +1042,51 @@
           <t>2026-06-13 13:15</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Court LOUNGE COURT 4</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t xml:space="preserve">Limmankit / TAM WEE WEY </t>
+          <t xml:space="preserve">Rex Lim / TAM WEE WEY </t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
           <t>Woon Kiah Low  / Ang Guey Ley</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>2026-06-13 13:15</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Court LOUNGE COURT 3</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
@@ -1546,51 +1546,51 @@
           <t>2026-06-13 13:45</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Court BATTLE COURT 1</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t xml:space="preserve">Limmankit / TAM WEE WEY </t>
+          <t xml:space="preserve">Rex Lim / TAM WEE WEY </t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
           <t>Timothy Yuen Wye Ho  / Chong Xiao En</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>2026-06-13 13:45</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Court BATTLE COURT 3</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
@@ -2386,51 +2386,51 @@
           <t>2026-06-13 14:30</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Court LOUNGE COURT 4</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t xml:space="preserve">Limmankit / TAM WEE WEY </t>
+          <t xml:space="preserve">Rex Lim / TAM WEE WEY </t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
           <t>Dang Mun Lok / Audrey Khoo Yee Wen</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>2026-06-13 14:30</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>Court LOUNGE COURT 3</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
@@ -2554,51 +2554,51 @@
           <t>2026-06-13 14:30</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>Court COURT YART</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t xml:space="preserve">Limmankit / TAM WEE WEY </t>
+          <t xml:space="preserve">Rex Lim / TAM WEE WEY </t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
           <t>Chay Jia Hao / Ong Pei Chi</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>2026-06-13 14:45</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>Court BATTLE COURT 1</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
@@ -4612,51 +4612,51 @@
           <t>2026-06-13 16:15</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>Court BATTLE COURT 3</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>Lim ZhiQuan / Chern yie Teh</t>
+          <t>Lim ZhiQuan / Teh Chern Yie</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
           <t>Kok Chee Hong / KOK JIA ZHENG</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>2026-06-13 16:15</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>Court LOUNGE COURT 6</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
@@ -5121,51 +5121,51 @@
           <t>Court LOUNGE COURT 3</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
           <t>Ivan Tan Zheng Hong / thomas yoon</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>Lim ZhiQuan / Chern yie Teh</t>
+          <t>Lim ZhiQuan / Teh Chern Yie</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>2026-06-13 16:30</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>Court LOUNGE COURT 2</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
@@ -5583,51 +5583,51 @@
           <t>Court BATTLE COURT 1</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
           <t>YEO LOI WOO / Jeffrey Saleh</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>Lim ZhiQuan / Chern yie Teh</t>
+          <t>Lim ZhiQuan / Teh Chern Yie</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
           <t>2026-06-13 17:00</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>Court BATTLE COURT 3</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
@@ -5914,51 +5914,51 @@
           <t>2026-06-13 17:15</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>Court BATTLE COURT 3</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t xml:space="preserve">Limmankit / TAM WEE WEY </t>
+          <t xml:space="preserve">Rex Lim / TAM WEE WEY </t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
           <t>NADIAH BINTI ZAINALABIDIN / MUHAMMAD ZAKIR BIN ABDUL NASIR</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
           <t>2026-06-13 17:15</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>Court LOUNGE COURT 5</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
@@ -6502,51 +6502,51 @@
           <t>2026-06-13 17:45</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
           <t>Court LOUNGE COURT 6</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t>Lim ZhiQuan / Chern yie Teh</t>
+          <t>Lim ZhiQuan / Teh Chern Yie</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
           <t>Wong Kin Wai / Tan Jun-Hong</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
           <t>2026-06-13 17:45</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
           <t>Court LOUNGE COURT 5</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
@@ -6754,51 +6754,51 @@
           <t>2026-06-13 18:15</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
           <t>Court BATTLE COURT 1</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
           <t>Third Place Playoff</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
-          <t xml:space="preserve">Limmankit / TAM WEE WEY </t>
+          <t xml:space="preserve">Rex Lim / TAM WEE WEY </t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
           <t>Timothy Yuen Wye Ho  / Chong Xiao En</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
           <t>2026-06-13 18:15</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
           <t>Court BATTLE COURT 3</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">