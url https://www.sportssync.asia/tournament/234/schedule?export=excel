--- v0 (2026-06-28)
+++ v1 (2026-08-15)
@@ -879,51 +879,51 @@
           <t>Court Premium Court 9</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>Samuel Teo Chee Hong / bryanhoo</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lah Radzai / MOHD AIZUDDIN BIN MAT YASIN </t>
+          <t xml:space="preserve">Lah Radzai / Aizuddin </t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>2026-06-27 08:00</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Court Premium Court 10</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
@@ -1047,51 +1047,51 @@
           <t>Court Premium Court 1</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>Charissa Ng En Hui / Ong Wei Sang</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>MAI HOA PHAN / Dash Dash</t>
+          <t>Dami Phan / Dash Dash</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>2026-06-27 08:15</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Court Premium Court 2</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
@@ -1551,51 +1551,51 @@
           <t>Court Premium Court 1</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>Wee Ai Yean / shi yun wong</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>MAI HOA PHAN / Dash Dash</t>
+          <t>Dami Phan / Dash Dash</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>2026-06-27 08:30</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Court Premium Court 2</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
@@ -2302,51 +2302,51 @@
           <t>2026-06-27 08:45</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>Court Premium Court 9</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lah Radzai / MOHD AIZUDDIN BIN MAT YASIN </t>
+          <t xml:space="preserve">Lah Radzai / Aizuddin </t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
           <t>ShanXiang Lim / Shawn Yuen</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>2026-06-27 08:45</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>Court Premium Court 10</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
@@ -2890,51 +2890,51 @@
           <t>2026-06-27 09:15</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>Court Premium Court 1</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>MAI HOA PHAN / Dash Dash</t>
+          <t>Dami Phan / Dash Dash</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
           <t>Loh lai kuen / Ng Bee Bee</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>2026-06-27 09:15</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>Court Premium Court 2</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
@@ -3147,51 +3147,51 @@
           <t>Court Premium Court 9</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>Durai R / Wong Jun Jek</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lah Radzai / MOHD AIZUDDIN BIN MAT YASIN </t>
+          <t xml:space="preserve">Lah Radzai / Aizuddin </t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>2026-06-27 09:15</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>Court Premium Court 10</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
@@ -3441,51 +3441,51 @@
           <t>Court Premium Court 4</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>Miki Loi / Lim Ze Yin</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>MAI HOA PHAN / Dash Dash</t>
+          <t>Dami Phan / Dash Dash</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>2026-06-27 09:30</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>Court Premium Court 5</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
@@ -7725,51 +7725,51 @@
           <t>Court Premium Court 3</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
           <t>Mindy Quek / Myk Yan Meng</t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
-          <t>MAI HOA PHAN / Jeremy Quek</t>
+          <t>Dami Phan / Jeremy Quek</t>
         </is>
       </c>
       <c r="H176" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
           <t>2026-06-27 13:30</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
           <t>Court Premium Court 4</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
@@ -7804,93 +7804,93 @@
           <t>2026-06-27 13:30</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
           <t>Court Premium Court 5</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
-          <t>Sheena Lim / 阿符</t>
+          <t>Lim BEng Heoh / 阿符</t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
           <t>Wong Yi Ling / Ong Zheng Yue</t>
         </is>
       </c>
       <c r="H178" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
           <t>2026-06-27 13:30</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
           <t>Court Premium Court 6</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
-          <t>thomas yoon / Lim Ying Ying</t>
+          <t>thomas yoon / Waiy Lim</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
           <t>ys / Choo Zhi Yee</t>
         </is>
       </c>
       <c r="H179" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
           <t>2026-06-27 13:30</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
           <t>Court Premium Court 7</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
@@ -8560,93 +8560,93 @@
           <t>2026-06-27 14:00</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
           <t>Court Premium Court 5</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F196" t="inlineStr">
         <is>
-          <t>Sheena Lim / 阿符</t>
+          <t>Lim BEng Heoh / 阿符</t>
         </is>
       </c>
       <c r="G196" t="inlineStr">
         <is>
           <t>jia xiang tiow / YurisseChong</t>
         </is>
       </c>
       <c r="H196" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
           <t>2026-06-27 14:00</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
           <t>Court Premium Court 6</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F197" t="inlineStr">
         <is>
-          <t>thomas yoon / Lim Ying Ying</t>
+          <t>thomas yoon / Waiy Lim</t>
         </is>
       </c>
       <c r="G197" t="inlineStr">
         <is>
           <t xml:space="preserve">White Lim / NAH YEE LIAN </t>
         </is>
       </c>
       <c r="H197" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
           <t>2026-06-27 14:00</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
           <t>Court Premium Court 7</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
@@ -8812,51 +8812,51 @@
           <t>2026-06-27 14:15</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
           <t>Court Premium Court 3</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
-          <t>MAI HOA PHAN / Jeremy Quek</t>
+          <t>Dami Phan / Jeremy Quek</t>
         </is>
       </c>
       <c r="G202" t="inlineStr">
         <is>
           <t>Ko Xue Ni / Beh Chee Hor</t>
         </is>
       </c>
       <c r="H202" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
           <t>2026-06-27 14:15</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
           <t>Court Premium Court 4</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
@@ -9232,93 +9232,93 @@
           <t>2026-06-27 14:30</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
           <t>Court Premium Court 5</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E212" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F212" t="inlineStr">
         <is>
-          <t>Sheena Lim / 阿符</t>
+          <t>Lim BEng Heoh / 阿符</t>
         </is>
       </c>
       <c r="G212" t="inlineStr">
         <is>
           <t>Chun Wei Leu / Rachel See Siow Yan</t>
         </is>
       </c>
       <c r="H212" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
           <t>2026-06-27 14:30</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
           <t>Court Premium Court 6</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F213" t="inlineStr">
         <is>
-          <t>thomas yoon / Lim Ying Ying</t>
+          <t>thomas yoon / Waiy Lim</t>
         </is>
       </c>
       <c r="G213" t="inlineStr">
         <is>
           <t>Quy Nguyen / Dash Dash</t>
         </is>
       </c>
       <c r="H213" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
           <t>2026-06-27 14:30</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
           <t>Court Premium Court 7</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
@@ -9489,51 +9489,51 @@
           <t>Court Premium Court 3</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E218" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F218" t="inlineStr">
         <is>
           <t>Lynn Er / Zit yan Hang</t>
         </is>
       </c>
       <c r="G218" t="inlineStr">
         <is>
-          <t>MAI HOA PHAN / Jeremy Quek</t>
+          <t>Dami Phan / Jeremy Quek</t>
         </is>
       </c>
       <c r="H218" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
           <t>2026-06-27 14:45</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
           <t>Court Premium Court 4</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
@@ -9825,88 +9825,88 @@
           <t>Court Premium Court 3</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E226" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F226" t="inlineStr">
         <is>
           <t>Lynn Er / Zit yan Hang</t>
         </is>
       </c>
       <c r="G226" t="inlineStr">
         <is>
-          <t>thomas yoon / Lim Ying Ying</t>
+          <t>thomas yoon / Waiy Lim</t>
         </is>
       </c>
       <c r="H226" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
           <t>2026-06-27 15:00</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
           <t>Court Premium Court 4</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E227" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F227" t="inlineStr">
         <is>
-          <t>Sheena Lim / 阿符</t>
+          <t>Lim BEng Heoh / 阿符</t>
         </is>
       </c>
       <c r="G227" t="inlineStr">
         <is>
           <t>Nick Chen / Oscar Wong Chee Ing</t>
         </is>
       </c>
       <c r="H227" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
           <t>2026-06-27 15:00</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
           <t>Court Premium Court 5</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
@@ -10114,51 +10114,51 @@
           <t>2026-06-27 15:15</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
           <t>Court Premium Court 2</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E233" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F233" t="inlineStr">
         <is>
-          <t>thomas yoon / Lim Ying Ying</t>
+          <t>thomas yoon / Waiy Lim</t>
         </is>
       </c>
       <c r="G233" t="inlineStr">
         <is>
           <t>Nick Chen / Oscar Wong Chee Ing</t>
         </is>
       </c>
       <c r="H233" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
           <t>2026-06-27 15:15</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
           <t>Court Premium Court 3</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
@@ -10581,51 +10581,51 @@
           <t>Court Tournament Court</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D244" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E244" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F244" t="inlineStr">
         <is>
           <t>Miki Loi / Ong Sem How</t>
         </is>
       </c>
       <c r="G244" t="inlineStr">
         <is>
-          <t>thomas yoon / Lim Ying Ying</t>
+          <t>thomas yoon / Waiy Lim</t>
         </is>
       </c>
       <c r="H244" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
           <t>2026-06-27 15:30</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
           <t>Court Apex Show Court</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D245" t="inlineStr">
@@ -10996,51 +10996,51 @@
           <t>2026-06-27 15:45</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
           <t>Court Tournament Court</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E254" t="inlineStr">
         <is>
           <t>Third Place Playoff</t>
         </is>
       </c>
       <c r="F254" t="inlineStr">
         <is>
-          <t>thomas yoon / Lim Ying Ying</t>
+          <t>thomas yoon / Waiy Lim</t>
         </is>
       </c>
       <c r="G254" t="inlineStr">
         <is>
           <t>Kylie Liew Chooi Wai / tey hean wang</t>
         </is>
       </c>
       <c r="H254" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
           <t>2026-06-27 15:45</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
           <t>Court Apex Show Court</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">