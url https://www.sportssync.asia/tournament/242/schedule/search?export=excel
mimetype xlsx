--- v0 (2026-09-19)
+++ v1 (2026-11-03)
@@ -664,51 +664,51 @@
           <t>2026-06-14 08:00</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>Eden Chay Jia Yao / Chung Chung</t>
+          <t>Eden Chay Jia Yao / Ong ong</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>Ryan Ng / Toh Chun Kit</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>2026-06-14 08:00</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
@@ -1336,51 +1336,51 @@
           <t>2026-06-14 08:30</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>Eden Chay Jia Yao / Chung Chung</t>
+          <t>Eden Chay Jia Yao / Ong ong</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>jaysen low / Hee Hin Kam</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>2026-06-14 08:30</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
@@ -2008,51 +2008,51 @@
           <t>2026-06-14 09:00</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>Eden Chay Jia Yao / Chung Chung</t>
+          <t>Eden Chay Jia Yao / Ong ong</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
           <t>Liew Yong Kang / Calvin Ys</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>2026-06-14 09:00</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
@@ -2601,51 +2601,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>FOO SEH KAI / LIM CHUAN WEE</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>Eden Chay Jia Yao / Chung Chung</t>
+          <t>Eden Chay Jia Yao / Ong ong</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>2026-06-14 09:30</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
@@ -2895,51 +2895,51 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>Desmond Yong  / Darren Yong</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>Eden Chay Jia Yao / Chung Chung</t>
+          <t>Eden Chay Jia Yao / Ong ong</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>2026-06-14 09:45</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
@@ -3063,51 +3063,51 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>Koa Chong Wei / YewHongSheng</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>Eden Chay Jia Yao / Chung Chung</t>
+          <t>Eden Chay Jia Yao / Ong ong</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>2026-06-14 10:00</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
@@ -3142,51 +3142,51 @@
           <t>2026-06-14 10:30</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
           <t>Final</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>Eden Chay Jia Yao / Chung Chung</t>
+          <t>Eden Chay Jia Yao / Ong ong</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
           <t>Brandon kiew kwang yi / ARVIN</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>2026-06-14 10:30</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
@@ -3777,88 +3777,88 @@
           <t>Court 7</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>Mohd Khuzairin Darween Mohamad Azli / Yew Yuen Wah</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>Kay / [Leapmotor] Benj Lim</t>
+          <t>Kay / [KLPB] Benj Lim</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>2026-06-14 11:15</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>[Leapmotor] Jin / Samantha Wong</t>
+          <t>Jin / Samantha Wong</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
           <t>Cho Jun vye / Hew Thong Lim</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>2026-06-14 11:15</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
@@ -4491,51 +4491,51 @@
           <t>Court 8</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>Pei Shan See / Goh Hong Xuan</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>[Leapmotor] Jin / Samantha Wong</t>
+          <t>Jin / Samantha Wong</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>2026-06-14 11:45</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
@@ -4785,51 +4785,51 @@
           <t>Court 7</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t xml:space="preserve">Kuan / Saw Sean Seng </t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>Kay / [Leapmotor] Benj Lim</t>
+          <t>Kay / [KLPB] Benj Lim</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>2026-06-14 12:00</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
@@ -5163,51 +5163,51 @@
           <t>Court 8</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
           <t>Cheng Chuan Lim / Helen Siau</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>[Leapmotor] Jin / Samantha Wong</t>
+          <t>Jin / Samantha Wong</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>2026-06-14 12:15</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
@@ -5499,51 +5499,51 @@
           <t>Court 8</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
           <t>Michelle Soh Ker Sing  / Lim ZhiQuan</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>[Leapmotor] Jin / Samantha Wong</t>
+          <t>Jin / Samantha Wong</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
           <t>2026-06-14 12:30</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
@@ -5788,51 +5788,51 @@
           <t>2026-06-14 12:45</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>Kay / [Leapmotor] Benj Lim</t>
+          <t>Kay / [KLPB] Benj Lim</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
           <t xml:space="preserve">Charles Chin / BERNICE POON </t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
           <t>2026-06-14 12:45</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
@@ -6460,51 +6460,51 @@
           <t>2026-06-14 13:15</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
-          <t>Kay / [Leapmotor] Benj Lim</t>
+          <t>Kay / [KLPB] Benj Lim</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
           <t xml:space="preserve">Sammi Yap / Chiam Dar Hern </t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
           <t>2026-06-14 13:15</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
@@ -8224,51 +8224,51 @@
           <t>2026-06-14 15:00</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
-          <t>Lynette / Er Juck Cha</t>
+          <t>Lynn Er / Er Juck Cha</t>
         </is>
       </c>
       <c r="G188" t="inlineStr">
         <is>
           <t>Jazlynn Chang / Jayne Khoo</t>
         </is>
       </c>
       <c r="H188" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
           <t>2026-06-14 15:15</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
@@ -8565,51 +8565,51 @@
           <t>Court 9</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F196" t="inlineStr">
         <is>
           <t>Sharifah Aysha Elwina / Farah Najihah Binti Azizan</t>
         </is>
       </c>
       <c r="G196" t="inlineStr">
         <is>
-          <t>Lynette / Er Juck Cha</t>
+          <t>Lynn Er / Er Juck Cha</t>
         </is>
       </c>
       <c r="H196" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
           <t>2026-06-14 15:30</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
@@ -8901,51 +8901,51 @@
           <t>Court 9</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E204" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F204" t="inlineStr">
         <is>
           <t>Hong Wai Chee / Song Xin Jie</t>
         </is>
       </c>
       <c r="G204" t="inlineStr">
         <is>
-          <t>Lynette / Er Juck Cha</t>
+          <t>Lynn Er / Er Juck Cha</t>
         </is>
       </c>
       <c r="H204" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
           <t>2026-06-14 15:45</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">