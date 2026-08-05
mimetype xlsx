--- v0 (2026-06-17)
+++ v1 (2026-08-05)
@@ -795,51 +795,51 @@
           <t>Court 8</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>Suhaizad Zulkifli / Ahmad Zaim Bin Ahmad Tawfek</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>伍宏轩 / Joon Rung Lai</t>
+          <t>Goh Hong Xuan / Joon Rung Lai</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>2026-06-14 08:00</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
@@ -1126,51 +1126,51 @@
           <t>2026-06-14 08:15</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>Chern yie Teh / AARON YIE CHERN YUAN</t>
+          <t>Teh Chern Yie / AARON YIE CHERN YUAN</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>Koh Kok Yew / Franken</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>2026-06-14 08:15</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
@@ -1798,56 +1798,56 @@
           <t>2026-06-14 08:45</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>伍宏轩 / Joon Rung Lai</t>
+          <t>Goh Hong Xuan / Joon Rung Lai</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>Chern yie Teh / AARON YIE CHERN YUAN</t>
+          <t>Teh Chern Yie / AARON YIE CHERN YUAN</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>2026-06-14 08:45</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
@@ -2139,51 +2139,51 @@
           <t>Court 8</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>Suhaizad Zulkifli / Ahmad Zaim Bin Ahmad Tawfek</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>Chern yie Teh / AARON YIE CHERN YUAN</t>
+          <t>Teh Chern Yie / AARON YIE CHERN YUAN</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>2026-06-14 09:00</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
@@ -2475,51 +2475,51 @@
           <t>Court 8</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>Koh Kok Yew / Franken</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>伍宏轩 / Joon Rung Lai</t>
+          <t>Goh Hong Xuan / Joon Rung Lai</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>2026-06-14 09:15</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
@@ -2764,51 +2764,51 @@
           <t>2026-06-14 09:30</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>Chern yie Teh / AARON YIE CHERN YUAN</t>
+          <t>Teh Chern Yie / AARON YIE CHERN YUAN</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
           <t>Koa Chong Wei / YewHongSheng</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>2026-06-14 09:30</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
@@ -3394,51 +3394,51 @@
           <t>2026-06-14 11:00</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>Yue Jia Loh / Tee Chee Xiang</t>
+          <t>Yue Jia Loh / Spencer Tee</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
           <t xml:space="preserve">Ailin Husna / Muhd Hairi </t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>2026-06-14 11:00</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
@@ -3478,51 +3478,51 @@
           <t>2026-06-14 11:00</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>Pei Shan See / 伍宏轩</t>
+          <t>Pei Shan See / Goh Hong Xuan</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
           <t>Cheng Chuan Lim / Helen Siau</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>2026-06-14 11:00</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
@@ -3777,51 +3777,51 @@
           <t>Court 7</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>Mohd Khuzairin Darween Mohamad Azli / Yew Yuen Wah</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>Kay / Benjamin Lim Joon Liang</t>
+          <t>[Leapmotor] Kay / [Leapmotor] Benj Lim</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>2026-06-14 11:15</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
@@ -4402,51 +4402,51 @@
           <t>2026-06-14 11:45</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>Yue Jia Loh / Tee Chee Xiang</t>
+          <t>Yue Jia Loh / Spencer Tee</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
           <t>Lim Yan Shao / Hong Wai Chee</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>2026-06-14 11:45</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
@@ -4486,51 +4486,51 @@
           <t>2026-06-14 11:45</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>Pei Shan See / 伍宏轩</t>
+          <t>Pei Shan See / Goh Hong Xuan</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
           <t>[Leapmotor] Jin / Samantha Wong</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>2026-06-14 11:45</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
@@ -4785,51 +4785,51 @@
           <t>Court 7</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t xml:space="preserve">Kuan / Saw Sean Seng </t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>Kay / Benjamin Lim Joon Liang</t>
+          <t>[Leapmotor] Kay / [Leapmotor] Benj Lim</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>2026-06-14 12:00</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
@@ -5751,135 +5751,135 @@
           <t>Court 6</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
           <t>Tang Jia Jing / Wongwuijuneugene</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>Yue Jia Loh / Tee Chee Xiang</t>
+          <t>Yue Jia Loh / Spencer Tee</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
           <t>2026-06-14 12:45</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>Kay / Benjamin Lim Joon Liang</t>
+          <t>[Leapmotor] Kay / [Leapmotor] Benj Lim</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
           <t xml:space="preserve">Charles Chin / BERNICE POON </t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
           <t>2026-06-14 12:45</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
           <t>Cho Jun vye / Hew Thong Lim</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>Pei Shan See / 伍宏轩</t>
+          <t>Pei Shan See / Goh Hong Xuan</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
           <t>2026-06-14 12:45</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
@@ -6087,51 +6087,51 @@
           <t>Court 6</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
           <t>CHRISTINE QUEK / Tan Khey Leong</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t>Yue Jia Loh / Tee Chee Xiang</t>
+          <t>Yue Jia Loh / Spencer Tee</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
           <t>2026-06-14 13:00</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
@@ -6171,51 +6171,51 @@
           <t>Court 8</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
           <t>Michelle Soh Ker Sing  / Lim ZhiQuan</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>Pei Shan See / 伍宏轩</t>
+          <t>Pei Shan See / Goh Hong Xuan</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
           <t>2026-06-14 13:00</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
@@ -6460,51 +6460,51 @@
           <t>2026-06-14 13:15</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
-          <t>Kay / Benjamin Lim Joon Liang</t>
+          <t>[Leapmotor] Kay / [Leapmotor] Benj Lim</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
           <t xml:space="preserve">Sammi Yap / Chiam Dar Hern </t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
           <t>2026-06-14 13:15</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
@@ -6843,51 +6843,51 @@
           <t>Court 8</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
           <t>Carl Lunn Wong / Song Xin Jie</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
-          <t>Pei Shan See / 伍宏轩</t>
+          <t>Pei Shan See / Goh Hong Xuan</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
           <t>2026-06-14 13:30</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
@@ -7048,51 +7048,51 @@
           <t>2026-06-14 13:45</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
-          <t>Pei Shan See / 伍宏轩</t>
+          <t>Pei Shan See / Goh Hong Xuan</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
           <t>JX ANG / Lau Jiayi</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
           <t>2026-06-14 14:00</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
@@ -7137,51 +7137,51 @@
           <t>Court 6</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
           <t>Eugene G / Jayne Khoo</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
-          <t>Pei Shan See / 伍宏轩</t>
+          <t>Pei Shan See / Goh Hong Xuan</t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
           <t>2026-06-14 14:15</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
@@ -7221,51 +7221,51 @@
           <t>Court 6</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
           <t>Third Place Playoff</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
           <t>Yeo Yan Jun / le lian sheng</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
-          <t>Pei Shan See / 伍宏轩</t>
+          <t>Pei Shan See / Goh Hong Xuan</t>
         </is>
       </c>
       <c r="H164" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
           <t>2026-06-14 14:30</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
@@ -7636,51 +7636,51 @@
           <t>2026-06-14 14:45</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
-          <t>Y H / N N</t>
+          <t>Yu Hang / N N</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
           <t xml:space="preserve">Wong Jing Shian / Amanda Wong Ee Ling </t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
           <t>2026-06-14 14:45</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
@@ -7846,51 +7846,51 @@
           <t>2026-06-14 14:45</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
-          <t>Goh Sher Ling / Ker Qing Lim</t>
+          <t>Goh Sher Ling / Lim Ker Qing</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
           <t>Tan Kai Thong / Tiw Min Yuen</t>
         </is>
       </c>
       <c r="H179" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
           <t>2026-06-14 14:45</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
@@ -8313,51 +8313,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
           <t>Tan Yee Sann / Lucille Liau Xi Yi</t>
         </is>
       </c>
       <c r="G190" t="inlineStr">
         <is>
-          <t>Y H / N N</t>
+          <t>Yu Hang / N N</t>
         </is>
       </c>
       <c r="H190" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
           <t>2026-06-14 15:15</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
@@ -8523,51 +8523,51 @@
           <t>Court 8</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
           <t>Liong Jiun jing / Low Shar Wynne</t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
         <is>
-          <t>Goh Sher Ling / Ker Qing Lim</t>
+          <t>Goh Sher Ling / Lim Ker Qing</t>
         </is>
       </c>
       <c r="H195" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
           <t>2026-06-14 15:15</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
@@ -8649,51 +8649,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E198" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F198" t="inlineStr">
         <is>
           <t>Siti Marini binti Nor Hashim / Nurul Azni Mustafa</t>
         </is>
       </c>
       <c r="G198" t="inlineStr">
         <is>
-          <t>Y H / N N</t>
+          <t>Yu Hang / N N</t>
         </is>
       </c>
       <c r="H198" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
           <t>2026-06-14 15:30</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
@@ -8859,51 +8859,51 @@
           <t>Court 8</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
           <t>Choo Hui Min / Joanne Lim</t>
         </is>
       </c>
       <c r="G203" t="inlineStr">
         <is>
-          <t>Goh Sher Ling / Ker Qing Lim</t>
+          <t>Goh Sher Ling / Lim Ker Qing</t>
         </is>
       </c>
       <c r="H203" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
           <t>2026-06-14 15:30</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
@@ -9316,56 +9316,56 @@
           <t>2026-06-14 16:00</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E214" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F214" t="inlineStr">
         <is>
-          <t>Goh Sher Ling / Ker Qing Lim</t>
+          <t>Goh Sher Ling / Lim Ker Qing</t>
         </is>
       </c>
       <c r="G214" t="inlineStr">
         <is>
-          <t>Y H / N N</t>
+          <t>Yu Hang / N N</t>
         </is>
       </c>
       <c r="H214" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
           <t>2026-06-14 16:00</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
@@ -9615,51 +9615,51 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E221" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F221" t="inlineStr">
         <is>
           <t>Jazlynn Chang / Jayne Khoo</t>
         </is>
       </c>
       <c r="G221" t="inlineStr">
         <is>
-          <t>Y H / N N</t>
+          <t>Yu Hang / N N</t>
         </is>
       </c>
       <c r="H221" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
           <t>2026-06-14 16:15</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">