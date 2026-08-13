--- v0 (2026-06-26)
+++ v1 (2026-08-13)
@@ -1761,51 +1761,51 @@
           <t>Court Premium 6</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>K</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>James Khoo Teck Soon / CHUNG ZIE QIU</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>FONG YI KANG / Max Lim</t>
+          <t>Louis Fong / Max Lim</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>2026-06-14 11:00</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Court Premium 7</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
@@ -2223,51 +2223,51 @@
           <t>Court Premium 5</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>J</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>Kia Chek Tan / KEE TENG FAN</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>Junwei Yeap / Chow Qi Bing</t>
+          <t>Junwei Yeap / qibing</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>2026-06-14 11:15</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>Court Premium 6</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
@@ -2769,51 +2769,51 @@
           <t>Court Premium 6</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t>K</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>Haziq bin Hamizan / MUHAMMAD IZUDDIN BIN BUSRO</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>FONG YI KANG / Max Lim</t>
+          <t>Louis Fong / Max Lim</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>2026-06-14 11:30</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>Court Premium 7</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
@@ -3231,51 +3231,51 @@
           <t>Court Premium 5</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
           <t>J</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>EugeneTaiYuZhe / Beh Sheldon</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>Junwei Yeap / Chow Qi Bing</t>
+          <t>Junwei Yeap / qibing</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>2026-06-14 11:45</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>Court Premium 6</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
@@ -5368,51 +5368,51 @@
           <t>2026-06-14 13:00</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>Court Premium 6</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
           <t>K</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>FONG YI KANG / Max Lim</t>
+          <t>Louis Fong / Max Lim</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
           <t>Then Jaan Perng / The.Mirrorz</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
           <t>2026-06-14 13:00</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>Court Premium 7</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
@@ -5662,51 +5662,51 @@
           <t>2026-06-14 13:15</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>Court Premium 5</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
           <t>J</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>Junwei Yeap / Chow Qi Bing</t>
+          <t>Junwei Yeap / qibing</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
           <t>Kng Jing Heng / Tan Teck Wee</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
           <t>2026-06-14 13:15</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>Court Premium 6</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
@@ -6292,98 +6292,98 @@
           <t>2026-06-14 13:45</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
           <t>Court Premium 2</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
           <t>Round of 32</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t>Junwei Yeap / Chow Qi Bing</t>
+          <t>Junwei Yeap / qibing</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
           <t>Irhan Amir / Afif iskandar</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
           <t>2026-06-14 13:45</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
           <t>Court Premium 3</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
           <t>Round of 32</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
           <t>Beh Chee Hen / HEW WEI CONG</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
-          <t>FONG YI KANG / Max Lim</t>
+          <t>Louis Fong / Max Lim</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
           <t>2026-06-14 13:45</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t>Court Premium 4</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
@@ -6759,88 +6759,88 @@
           <t>Court Premium 5</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
           <t>Asyraf Fikri / TAN TIK WEE</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
-          <t>Junwei Yeap / Chow Qi Bing</t>
+          <t>Junwei Yeap / qibing</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
           <t>2026-06-14 14:00</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
           <t>Court Premium 6</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
-          <t>FONG YI KANG / Max Lim</t>
+          <t>Louis Fong / Max Lim</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
           <t>Joshua Seow / Ryan Pancratius</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
           <t>2026-06-14 14:00</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
           <t>Court Premium 7</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
@@ -7011,51 +7011,51 @@
           <t>Court Premium 3</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
           <t>Asyraf Fikri / TAN TIK WEE</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
-          <t>FONG YI KANG / Max Lim</t>
+          <t>Louis Fong / Max Lim</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
           <t>2026-06-14 14:15</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
           <t>Court Premium 4</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">