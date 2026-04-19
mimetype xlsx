--- v0 (2025-11-26)
+++ v1 (2026-04-19)
@@ -538,51 +538,51 @@
           <t>2025-06-21 18:24</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>Oswald Chok Ing Qi / Keane Chok Ken Wei</t>
+          <t>Oswald Chok  / Keane Chok Ken Wei</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>Roger Hew / Gary Yong Te Lun</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>Scheduled</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 