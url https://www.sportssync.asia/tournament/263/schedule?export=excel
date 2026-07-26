--- v0 (2026-05-23)
+++ v1 (2026-07-26)
@@ -2018,1014 +2018,1014 @@
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>Supamas Chuaynuson / Nattapon Paenmanee</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
           <t>Hseng Sein / Wattanawat Taichaona</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>2026-05-24 15:00</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>Anne Vong / Sompoch Nipakanont</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
           <t>Suwaphat Saenghuad / Anun sumpavamontre</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>2026-05-24 15:20</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>Kanyarin Trangviwat / Arcakorn Jeerasate</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
           <t>Siroongruang Siriwattanasathaporn / Jerry Yorkhant</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>2026-05-24 15:20</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>Peerada Socharoentham / Auttasit Socharoentham</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
           <t>Nirintana Koomanee / Suchonm Prompunya</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>2026-05-24 15:40</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>Apichaya Limsiri / Nateepat Pornrattanapitak</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
           <t>Supamas Chuaynuson / Nattapon Paenmanee</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>2026-05-24 15:40</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>Phichamon Jitpentham / Ponwich Sukkesorn</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
           <t>Anne Vong / Sompoch Nipakanont</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>2026-05-24 16:00</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>Hseng Sein / Wattanawat Taichaona</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
           <t>Kanyarin Trangviwat / Arcakorn Jeerasate</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>2026-05-24 16:00</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>Suwaphat Saenghuad / Anun sumpavamontre</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
           <t>Peerada Socharoentham / Auttasit Socharoentham</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>2026-05-24 16:20</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>Apichaya Limsiri / Nateepat Pornrattanapitak</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
           <t>Siroongruang Siriwattanasathaporn / Jerry Yorkhant</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>2026-05-24 16:20</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>Phichamon Jitpentham / Ponwich Sukkesorn</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
           <t>Nirintana Koomanee / Suchonm Prompunya</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>2026-05-24 16:40</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Court 1</t>
+          <t>Court 2</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>Supamas Chuaynuson / Nattapon Paenmanee</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
           <t>Kanyarin Trangviwat / Arcakorn Jeerasate</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>2026-05-24 16:40</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>Anne Vong / Sompoch Nipakanont</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
           <t>Peerada Socharoentham / Auttasit Socharoentham</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>2026-05-24 17:00</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Court 1</t>
+          <t>Court 2</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>Hseng Sein / Wattanawat Taichaona</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
           <t>Siroongruang Siriwattanasathaporn / Jerry Yorkhant</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>2026-05-24 17:00</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>Suwaphat Saenghuad / Anun sumpavamontre</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
           <t>Nirintana Koomanee / Suchonm Prompunya</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>2026-05-24 17:20</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Court 1</t>
+          <t>Court 2</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>Apichaya Limsiri / Nateepat Pornrattanapitak</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
           <t>Kanyarin Trangviwat / Arcakorn Jeerasate</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>2026-05-24 17:20</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>Phichamon Jitpentham / Ponwich Sukkesorn</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
           <t>Peerada Socharoentham / Auttasit Socharoentham</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>2026-05-24 17:40</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Court 1</t>
+          <t>Court 2</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>Siroongruang Siriwattanasathaporn / Jerry Yorkhant</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
           <t>Supamas Chuaynuson / Nattapon Paenmanee</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>2026-05-24 17:40</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>Nirintana Koomanee / Suchonm Prompunya</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
           <t>Anne Vong / Sompoch Nipakanont</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>2026-05-24 18:00</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Court 1</t>
+          <t>Court 2</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>Apichaya Limsiri / Nateepat Pornrattanapitak</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
           <t>Hseng Sein / Wattanawat Taichaona</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>2026-05-24 18:00</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>Phichamon Jitpentham / Ponwich Sukkesorn</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
           <t>Suwaphat Saenghuad / Anun sumpavamontre</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>2026-05-24 18:20</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Court 1</t>
+          <t>Court 2</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>Apichaya Limsiri / Nateepat Pornrattanapitak</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>Suwaphat Saenghuad / Anun sumpavamontre</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>2026-05-24 18:20</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>Phichamon Jitpentham / Ponwich Sukkesorn</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>Siroongruang Siriwattanasathaporn / Jerry Yorkhant</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>2026-05-24 18:40</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Court 1</t>
+          <t>Court 2</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>Final</t>
+          <t>Third Place Playoff</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>Suwaphat Saenghuad / Anun sumpavamontre</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>Siroongruang Siriwattanasathaporn / Jerry Yorkhant</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>2026-05-24 18:40</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>Third Place Playoff</t>
+          <t>Final</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>Apichaya Limsiri / Nateepat Pornrattanapitak</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>Phichamon Jitpentham / Ponwich Sukkesorn</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>