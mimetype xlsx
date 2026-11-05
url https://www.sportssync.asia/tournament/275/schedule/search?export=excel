--- v0 (2026-09-20)
+++ v1 (2026-11-05)
@@ -580,51 +580,51 @@
           <t>2026-08-08 08:00</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>Ho Chon Rong / Goh Siong Chong</t>
+          <t>Ho Chon Rong / Jayden Goh</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>Marc Arul Weissmann  / Lim Woei Jiann</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>2026-08-08 08:00</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
@@ -1005,51 +1005,51 @@
           <t>Court 6</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>Ong Jia Ren / Ong Jia Wei</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>LEE WEN SIANG / Henry Chia</t>
+          <t>LX / Henry Chia</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>2026-08-08 08:30</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
@@ -1084,51 +1084,51 @@
           <t>2026-08-08 08:30</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>Ho Chon Rong / Goh Siong Chong</t>
+          <t>Ho Chon Rong / Jayden Goh</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>Phuang Hong Wey  / Muhammad Ridhwan Bin Mohd Nazri</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>2026-08-08 08:30</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
@@ -1257,51 +1257,51 @@
           <t>Court 6</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>Ng Tian Peng / Razin Rahim</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>LEE WEN SIANG / Henry Chia</t>
+          <t>LX / Henry Chia</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>2026-08-08 08:45</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
@@ -1588,51 +1588,51 @@
           <t>2026-08-08 09:00</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>Ho Chon Rong / Goh Siong Chong</t>
+          <t>Ho Chon Rong / Jayden Goh</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <t>Mohd Shaifulnizam Bin Md Saleh / afiz hafiz</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>2026-08-08 09:00</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
@@ -2008,51 +2008,51 @@
           <t>2026-08-08 09:15</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>LEE WEN SIANG / Henry Chia</t>
+          <t>LX / Henry Chia</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
           <t>Ahmad Faizal Mohd Arshad / Mohammad Zaki Norani</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>2026-08-08 09:30</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
@@ -3819,51 +3819,51 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
           <t>Round of 32</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>Nur Affzan / Tan kelvin</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>LEE WEN SIANG / Henry Chia</t>
+          <t>LX / Henry Chia</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>2026-08-08 11:15</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
@@ -3898,51 +3898,51 @@
           <t>2026-08-08 11:15</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
           <t>Round of 32</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>Ho Chon Rong / Goh Siong Chong</t>
+          <t>Ho Chon Rong / Jayden Goh</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
           <t>CHEN CHER YEAN / Khai Jie</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>2026-08-08 11:15</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
@@ -4360,93 +4360,93 @@
           <t>2026-08-08 11:45</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>LEE WEN SIANG / Henry Chia</t>
+          <t>LX / Henry Chia</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
           <t>Wong Kin Wai / Lau Jun Yip</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>2026-08-08 11:45</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>Ho Chon Rong / Goh Siong Chong</t>
+          <t>Ho Chon Rong / Jayden Goh</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
           <t>Shahrul Adham b Syaripuddin / Fakhrul Hafiz</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>2026-08-08 11:45</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
@@ -4617,88 +4617,88 @@
           <t>Court 3</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>Chong Ming Fon / Wong Lap Yik</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>LEE WEN SIANG / Henry Chia</t>
+          <t>LX / Henry Chia</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>2026-08-08 12:15</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>Ho Chon Rong / Goh Siong Chong</t>
+          <t>Ho Chon Rong / Jayden Goh</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
           <t>Chin teck yeat / NG JIN YUAN</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>2026-08-08 12:15</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
@@ -5247,51 +5247,51 @@
           <t>Court 3</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
           <t>Kelvin Lye  / CD</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>Mohd Hazly Bin Mohd Yusof Senusi / Reeza Hazly</t>
+          <t>Hazly Yusof  / Reeza Hazly</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>2026-08-08 13:15</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
@@ -5499,51 +5499,51 @@
           <t>Court 3</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
           <t>Gan Kai Wen / Azzim Zahid bin Azmi</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>Mohd Hazly Bin Mohd Yusof Senusi / Reeza Hazly</t>
+          <t>Hazly Yusof  / Reeza Hazly</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
           <t>2026-08-08 13:30</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
@@ -6250,51 +6250,51 @@
           <t>2026-08-08 14:15</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>Mohd Hazly Bin Mohd Yusof Senusi / Reeza Hazly</t>
+          <t>Hazly Yusof  / Reeza Hazly</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
           <t>Farouq Aboo Resources / Muhammad Nabil Bin Mohd Khairuddin</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
           <t>2026-08-08 14:15</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
@@ -10413,51 +10413,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E240" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F240" t="inlineStr">
         <is>
           <t>Samantha Wong / Nicholas wong</t>
         </is>
       </c>
       <c r="G240" t="inlineStr">
         <is>
-          <t>FATIN FAZLINA BINTI MARZUKI / Mohamad Syahmi Damia Mohamad Nor</t>
+          <t>FFM / Mohamad Syahmi Damia Mohamad Nor</t>
         </is>
       </c>
       <c r="H240" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
           <t>2026-08-09 08:15</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
@@ -10665,51 +10665,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D246" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E246" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F246" t="inlineStr">
         <is>
           <t>Pei Shan See / kang jin</t>
         </is>
       </c>
       <c r="G246" t="inlineStr">
         <is>
-          <t>FATIN FAZLINA BINTI MARZUKI / Mohamad Syahmi Damia Mohamad Nor</t>
+          <t>FFM / Mohamad Syahmi Damia Mohamad Nor</t>
         </is>
       </c>
       <c r="H246" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
           <t>2026-08-09 08:30</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D247" t="inlineStr">
@@ -11416,51 +11416,51 @@
           <t>2026-08-09 09:15</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D264" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E264" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F264" t="inlineStr">
         <is>
-          <t>FATIN FAZLINA BINTI MARZUKI / Mohamad Syahmi Damia Mohamad Nor</t>
+          <t>FFM / Mohamad Syahmi Damia Mohamad Nor</t>
         </is>
       </c>
       <c r="G264" t="inlineStr">
         <is>
           <t>Hezan Adam / Aslizah Buang</t>
         </is>
       </c>
       <c r="H264" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
           <t>2026-08-09 09:15</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
@@ -11920,51 +11920,51 @@
           <t>2026-08-09 09:45</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D276" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E276" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F276" t="inlineStr">
         <is>
-          <t>Lim Ker Qing / Goh Siong Chong</t>
+          <t>Lim Ker Qing / Jayden Goh</t>
         </is>
       </c>
       <c r="G276" t="inlineStr">
         <is>
           <t>Nur Syafiqah Binti Sharif / Eugene G</t>
         </is>
       </c>
       <c r="H276" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr">
         <is>
           <t>2026-08-09 09:45</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
@@ -12345,51 +12345,51 @@
           <t>Court 3</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D286" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E286" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F286" t="inlineStr">
         <is>
           <t>Kyean Teoh / Angel See</t>
         </is>
       </c>
       <c r="G286" t="inlineStr">
         <is>
-          <t>Lim Ker Qing / Goh Siong Chong</t>
+          <t>Lim Ker Qing / Jayden Goh</t>
         </is>
       </c>
       <c r="H286" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr">
         <is>
           <t>2026-08-09 10:15</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C287" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D287" t="inlineStr">
@@ -12555,51 +12555,51 @@
           <t>Court 3</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D291" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E291" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F291" t="inlineStr">
         <is>
           <t>Ravn / Yippie Sia</t>
         </is>
       </c>
       <c r="G291" t="inlineStr">
         <is>
-          <t>Lim Ker Qing / Goh Siong Chong</t>
+          <t>Lim Ker Qing / Jayden Goh</t>
         </is>
       </c>
       <c r="H291" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr">
         <is>
           <t>2026-08-09 10:30</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D292" t="inlineStr">
@@ -13059,88 +13059,88 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C303" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D303" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E303" t="inlineStr">
         <is>
           <t>Round of 32</t>
         </is>
       </c>
       <c r="F303" t="inlineStr">
         <is>
           <t>Clayton Wong / Arisa Shiba</t>
         </is>
       </c>
       <c r="G303" t="inlineStr">
         <is>
-          <t>Lim Ker Qing / Goh Siong Chong</t>
+          <t>Lim Ker Qing / Jayden Goh</t>
         </is>
       </c>
       <c r="H303" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="inlineStr">
         <is>
           <t>2026-08-09 11:15</t>
         </is>
       </c>
       <c r="B304" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C304" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D304" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E304" t="inlineStr">
         <is>
           <t>Round of 32</t>
         </is>
       </c>
       <c r="F304" t="inlineStr">
         <is>
-          <t>FATIN FAZLINA BINTI MARZUKI / Mohamad Syahmi Damia Mohamad Nor</t>
+          <t>FFM / Mohamad Syahmi Damia Mohamad Nor</t>
         </is>
       </c>
       <c r="G304" t="inlineStr">
         <is>
           <t>Jill Tan / Kokvoon</t>
         </is>
       </c>
       <c r="H304" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="inlineStr">
         <is>
           <t>2026-08-09 11:15</t>
         </is>
       </c>
       <c r="B305" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C305" t="inlineStr">
@@ -13605,51 +13605,51 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C316" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D316" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E316" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F316" t="inlineStr">
         <is>
           <t>Clayton Wong / Arisa Shiba</t>
         </is>
       </c>
       <c r="G316" t="inlineStr">
         <is>
-          <t>FATIN FAZLINA BINTI MARZUKI / Mohamad Syahmi Damia Mohamad Nor</t>
+          <t>FFM / Mohamad Syahmi Damia Mohamad Nor</t>
         </is>
       </c>
       <c r="H316" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr">
         <is>
           <t>2026-08-09 11:45</t>
         </is>
       </c>
       <c r="B317" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C317" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D317" t="inlineStr">
@@ -17926,51 +17926,51 @@
           <t>2026-08-09 18:15</t>
         </is>
       </c>
       <c r="B419" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C419" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D419" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E419" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F419" t="inlineStr">
         <is>
-          <t>ELLY CHOO / Vanessa Teo</t>
+          <t>Elly Choo / Vanessa Teo</t>
         </is>
       </c>
       <c r="G419" t="inlineStr">
         <is>
           <t>Joyce Teoh / Lee Kar Yee</t>
         </is>
       </c>
       <c r="H419" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="inlineStr">
         <is>
           <t>2026-08-09 18:30</t>
         </is>
       </c>
       <c r="B420" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C420" t="inlineStr">
@@ -18309,51 +18309,51 @@
           <t>Court 6</t>
         </is>
       </c>
       <c r="C428" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D428" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E428" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F428" t="inlineStr">
         <is>
           <t>Hew Thong Lim / Teng Jia Xin</t>
         </is>
       </c>
       <c r="G428" t="inlineStr">
         <is>
-          <t>ELLY CHOO / Vanessa Teo</t>
+          <t>Elly Choo / Vanessa Teo</t>
         </is>
       </c>
       <c r="H428" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="inlineStr">
         <is>
           <t>2026-08-09 19:00</t>
         </is>
       </c>
       <c r="B429" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C429" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D429" t="inlineStr">
@@ -18519,51 +18519,51 @@
           <t>Court 6</t>
         </is>
       </c>
       <c r="C433" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D433" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E433" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F433" t="inlineStr">
         <is>
           <t>Afizalwani / Ayu Madikon</t>
         </is>
       </c>
       <c r="G433" t="inlineStr">
         <is>
-          <t>ELLY CHOO / Vanessa Teo</t>
+          <t>Elly Choo / Vanessa Teo</t>
         </is>
       </c>
       <c r="H433" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="inlineStr">
         <is>
           <t>2026-08-09 19:15</t>
         </is>
       </c>
       <c r="B434" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C434" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D434" t="inlineStr">
@@ -18897,93 +18897,93 @@
           <t>Court 5</t>
         </is>
       </c>
       <c r="C442" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D442" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E442" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F442" t="inlineStr">
         <is>
           <t>Tan Yee Sann / Hoo Hiew Thong</t>
         </is>
       </c>
       <c r="G442" t="inlineStr">
         <is>
-          <t>Eng Xia Sin / Teo Shing Ying</t>
+          <t>Eng Xia Sin / SHING YING TEO</t>
         </is>
       </c>
       <c r="H442" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="inlineStr">
         <is>
           <t>2026-08-09 19:30</t>
         </is>
       </c>
       <c r="B443" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C443" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D443" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E443" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F443" t="inlineStr">
         <is>
           <t>Nor Hayati Binti Mohamed Bakhari / Siti Asnidah Binti Zamri</t>
         </is>
       </c>
       <c r="G443" t="inlineStr">
         <is>
-          <t>Eng Xia Sin / Teo Shing Ying</t>
+          <t>Eng Xia Sin / SHING YING TEO</t>
         </is>
       </c>
       <c r="H443" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="inlineStr">
         <is>
           <t>2026-08-09 19:45</t>
         </is>
       </c>
       <c r="B444" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C444" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D444" t="inlineStr">
@@ -19102,51 +19102,51 @@
           <t>2026-08-09 19:45</t>
         </is>
       </c>
       <c r="B447" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C447" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D447" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E447" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F447" t="inlineStr">
         <is>
-          <t>Eng Xia Sin / Teo Shing Ying</t>
+          <t>Eng Xia Sin / SHING YING TEO</t>
         </is>
       </c>
       <c r="G447" t="inlineStr">
         <is>
           <t>Payee lim peiy yee  / Emily Khor Pei Ching</t>
         </is>
       </c>
       <c r="H447" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="inlineStr">
         <is>
           <t>2026-08-09 19:45</t>
         </is>
       </c>
       <c r="B448" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C448" t="inlineStr">
@@ -19443,51 +19443,51 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C455" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D455" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E455" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F455" t="inlineStr">
         <is>
           <t>Lai Ying Ngah / Chua boon cheng</t>
         </is>
       </c>
       <c r="G455" t="inlineStr">
         <is>
-          <t>ELLY CHOO / Vanessa Teo</t>
+          <t>Elly Choo / Vanessa Teo</t>
         </is>
       </c>
       <c r="H455" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="inlineStr">
         <is>
           <t>2026-08-09 20:15</t>
         </is>
       </c>
       <c r="B456" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C456" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D456" t="inlineStr">
@@ -19695,51 +19695,51 @@
           <t>Court 3</t>
         </is>
       </c>
       <c r="C461" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D461" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E461" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F461" t="inlineStr">
         <is>
           <t>Krou / LIM JIA YING</t>
         </is>
       </c>
       <c r="G461" t="inlineStr">
         <is>
-          <t>ELLY CHOO / Vanessa Teo</t>
+          <t>Elly Choo / Vanessa Teo</t>
         </is>
       </c>
       <c r="H461" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="inlineStr">
         <is>
           <t>2026-08-09 20:45</t>
         </is>
       </c>
       <c r="B462" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C462" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D462" t="inlineStr">