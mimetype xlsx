--- v0 (2025-11-04)
+++ v1 (2026-04-18)
@@ -748,51 +748,51 @@
           <t>2025-08-16 08:00</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>Badariah binti Zainal Abidin / ALICE CHAN AI TING</t>
+          <t>Badariah binti Zainal Abidin / Alice Chan</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t>Pang Ling Chee / Ang Yi Wen</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>2025-08-16 08:20</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
@@ -1005,51 +1005,51 @@
           <t>Court 6</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>Soffynna Shareen binti Aminudine / Saptuyah binti Ibrahim</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>DIANA WONG / Choy Szu Keang</t>
+          <t>DIANA WONG / Chloe Choy</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>2025-08-16 08:40</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
@@ -1210,51 +1210,51 @@
           <t>2025-08-16 08:40</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>ROSNITAWATI BINTI CHE ISMAIL / Cha</t>
+          <t>WATI CHE ISMAIL / Cha</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t xml:space="preserve">SUSAN LEE / Karen Sam </t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>2025-08-16 08:40</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
@@ -1467,88 +1467,88 @@
           <t>Court 5</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>Hwang Yoong Li Melina / Ho Yue Cay</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>ROSNITAWATI BINTI CHE ISMAIL / Cha</t>
+          <t>WATI CHE ISMAIL / Cha</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>2025-08-16 09:00</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>Badariah binti Zainal Abidin / ALICE CHAN AI TING</t>
+          <t>Badariah binti Zainal Abidin / Alice Chan</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>Soffynna Shareen binti Aminudine / Saptuyah binti Ibrahim</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>2025-08-16 09:20</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
@@ -1761,51 +1761,51 @@
           <t>Court 6</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>Jeraldine Si Pei-En / Woon Tyen Yee</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>DIANA WONG / Choy Szu Keang</t>
+          <t>DIANA WONG / Chloe Choy</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>2025-08-16 09:40</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
@@ -1971,51 +1971,51 @@
           <t>Court 5</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>Hia Lee Ann Christine / Natalie Teh</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>ROSNITAWATI BINTI CHE ISMAIL / Cha</t>
+          <t>WATI CHE ISMAIL / Cha</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>2025-08-16 09:40</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
@@ -2223,51 +2223,51 @@
           <t>Court 5</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>Stella Heng / Chow Xian Hui</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>ROSNITAWATI BINTI CHE ISMAIL / Cha</t>
+          <t>WATI CHE ISMAIL / Cha</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>2025-08-16 10:00</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
@@ -2512,56 +2512,56 @@
           <t>2025-08-16 10:20</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>DIANA WONG / Choy Szu Keang</t>
+          <t>DIANA WONG / Chloe Choy</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>Badariah binti Zainal Abidin / ALICE CHAN AI TING</t>
+          <t>Badariah binti Zainal Abidin / Alice Chan</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>2025-08-16 10:40</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
@@ -2769,51 +2769,51 @@
           <t>Court 6</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>Jeraldine Si Pei-En / Woon Tyen Yee</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>Badariah binti Zainal Abidin / ALICE CHAN AI TING</t>
+          <t>Badariah binti Zainal Abidin / Alice Chan</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>2025-08-16 11:00</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
@@ -3016,51 +3016,51 @@
           <t>2025-08-16 11:00</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>DIANA WONG / Choy Szu Keang</t>
+          <t>DIANA WONG / Chloe Choy</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
           <t>Pang Ling Chee / Ang Yi Wen</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>2025-08-16 11:20</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
@@ -3268,51 +3268,51 @@
           <t>2025-08-16 11:20</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>Badariah binti Zainal Abidin / ALICE CHAN AI TING</t>
+          <t>Badariah binti Zainal Abidin / Alice Chan</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
           <t xml:space="preserve">SUSAN LEE / Karen Sam </t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>2025-08-16 11:40</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
@@ -3651,51 +3651,51 @@
           <t>Court 5</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
           <t>Final</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>Stella Heng / Chow Xian Hui</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>Badariah binti Zainal Abidin / ALICE CHAN AI TING</t>
+          <t>Badariah binti Zainal Abidin / Alice Chan</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>2025-08-16 12:00</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
@@ -4906,51 +4906,51 @@
           <t>2025-08-16 14:40</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>ALICE CHAN AI TING / Lee Chun Hoe</t>
+          <t>Alice Chan / Lee Chun Hoe</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
           <t>Lee Wei Han / Kong Jia Wen</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>2025-08-16 14:40</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
@@ -5667,51 +5667,51 @@
           <t>Court 5</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
           <t>Adrian Gan Chia Shung / Juvene Goh Ii Ching</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t>ALICE CHAN AI TING / Lee Chun Hoe</t>
+          <t>Alice Chan / Lee Chun Hoe</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
           <t>2025-08-16 15:40</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
@@ -6003,51 +6003,51 @@
           <t>Court 5</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
           <t>Wong Kin Keat / Aqilah binti Mohamed Suhaimi</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>ALICE CHAN AI TING / Lee Chun Hoe</t>
+          <t>Alice Chan / Lee Chun Hoe</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
           <t>2025-08-16 16:20</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
@@ -6297,51 +6297,51 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
           <t>Ahmad Raimi Bin Abd Razak  / Poh Jay Lyn</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
-          <t>ALICE CHAN AI TING / Lee Chun Hoe</t>
+          <t>Alice Chan / Lee Chun Hoe</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
           <t>2025-08-16 17:00</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
@@ -6670,51 +6670,51 @@
           <t>2025-08-16 17:40</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
-          <t>ALICE CHAN AI TING / Lee Chun Hoe</t>
+          <t>Alice Chan / Lee Chun Hoe</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
           <t xml:space="preserve">Aanont Martin Robert Wathanasin / Susana Lopez Heredia </t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
           <t>2025-08-16 17:40</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
@@ -6838,51 +6838,51 @@
           <t>2025-08-16 18:00</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
-          <t>ALICE CHAN AI TING / Lee Chun Hoe</t>
+          <t>Alice Chan / Lee Chun Hoe</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
           <t>Aimran Halim / Amalia nassli</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
           <t>2025-08-16 18:00</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
@@ -6922,51 +6922,51 @@
           <t>2025-08-16 18:40</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
           <t>Final</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
-          <t>ALICE CHAN AI TING / Lee Chun Hoe</t>
+          <t>Alice Chan / Lee Chun Hoe</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
           <t>Ahmad Raimi Bin Abd Razak  / Poh Jay Lyn</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
           <t>2025-08-16 18:40</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">