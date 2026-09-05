--- v1 (2026-04-18)
+++ v2 (2026-09-05)
@@ -1420,51 +1420,51 @@
           <t>2025-08-16 09:00</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>Lim Wen Hann / Ng Hon Loong</t>
+          <t>Lim Wen Hann / Benny Ng</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>Lim Wei Jin / Jonathan Lien Jia Wen</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>2025-08-16 09:00</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
@@ -2433,51 +2433,51 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>Owen Joel  / Goh Phin Sean</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>Lim Wen Hann / Ng Hon Loong</t>
+          <t>Lim Wen Hann / Benny Ng</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>2025-08-16 10:20</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
@@ -2937,51 +2937,51 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>Mohd Suffian Muda / Dato AC Mizal</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>Lim Wen Hann / Ng Hon Loong</t>
+          <t>Lim Wen Hann / Benny Ng</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>2025-08-16 11:00</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">