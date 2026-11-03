--- v0 (2026-09-19)
+++ v1 (2026-11-03)
@@ -538,51 +538,51 @@
           <t>2026-06-26 21:00</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Court Battle 1</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>Tony Lee / Yinzai</t>
+          <t>Lee Tong Hoong / Yinzai</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>YUNGCHAN PANG / Chow Man Kit</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>2026-06-26 21:00</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Court Battle 2</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
@@ -790,51 +790,51 @@
           <t>2026-06-26 21:30</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Court Battle 1</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>Tony Lee / Yinzai</t>
+          <t>Lee Tong Hoong / Yinzai</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>FUIYEE LEONG / kenny kok foo shuan</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>2026-06-26 21:30</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Court Battle 2</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
@@ -1042,51 +1042,51 @@
           <t>2026-06-26 22:00</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Court Battle 1</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>Tony Lee / Yinzai</t>
+          <t>Lee Tong Hoong / Yinzai</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
           <t>Tommy Foong / Jeremy Ng Chun Yu</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>2026-06-26 22:00</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Court Battle 2</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
@@ -1294,51 +1294,51 @@
           <t>2026-06-26 22:30</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Court Battle 1</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>Tony Lee / Yinzai</t>
+          <t>Lee Tong Hoong / Yinzai</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>MOSES TAN / El Malek</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>2026-06-26 22:30</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Court Battle 2</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
@@ -1546,51 +1546,51 @@
           <t>2026-06-26 23:00</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Court Battle 1</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>Tony Lee / Yinzai</t>
+          <t>Lee Tong Hoong / Yinzai</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
           <t>Lin Yiu Fai / Gan Min Chong</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>2026-06-26 23:00</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Court Battle 2</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">