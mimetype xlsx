--- v0 (2026-09-19)
+++ v1 (2026-11-03)
@@ -2344,51 +2344,51 @@
           <t>2026-08-04 19:30</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>[Leapmotor] Cheong Man Kin</t>
+          <t>Cheong Man Kin</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
           <t>Tan Jun-Hong</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>2026-08-04 19:30</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
@@ -3016,51 +3016,51 @@
           <t>2026-08-11 19:30</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>Bryson Chan You Kai Chan / [e23]Bastian basas</t>
+          <t>Bryson Chan You Kai Chan / Bastian basas</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
           <t>Marco Tan Yi Shen / Sean Connor Ng Wei Loon</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>2026-08-11 19:30</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
@@ -3189,51 +3189,51 @@
           <t>Court 3</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>Elton Liew Ze Thong  / Ryan Lim Tao Ern</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>Bryson Chan You Kai Chan / [e23]Bastian basas</t>
+          <t>Bryson Chan You Kai Chan / Bastian basas</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>2026-08-11 20:10</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
@@ -3357,51 +3357,51 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t xml:space="preserve">Arush Jain  / Aaravdev Singh Chahal A/L Amardev Singh Chahal </t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>Bryson Chan You Kai Chan / [e23]Bastian basas</t>
+          <t>Bryson Chan You Kai Chan / Bastian basas</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>2026-08-11 20:30</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
@@ -3483,51 +3483,51 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>CHAN KAH JUN / Brandonbasas</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>Bryson Chan You Kai Chan / [e23]Bastian basas</t>
+          <t>Bryson Chan You Kai Chan / Bastian basas</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>2026-08-11 20:50</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
@@ -4071,93 +4071,93 @@
           <t>Court 3</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>Chong Han Liang / Wong Siu Hung John</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>Thum Wai Choong  / Yeoh ik leng</t>
+          <t>Thum Wai Choong  / Elong</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>2026-08-18 19:40</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>Soo wing thong / Chow Wing Sun</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>Ooi Ken Ming Alwin / Fong Teng Yu</t>
+          <t>Alwin Ooi / Fong Teng Yu</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>2026-08-18 19:40</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
@@ -4570,93 +4570,93 @@
           <t>2026-08-18 20:40</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>Thum Wai Choong  / Yeoh ik leng</t>
+          <t>Thum Wai Choong  / Elong</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
           <t>Goh Kean Hoe / LIM KENG ANN</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>2026-08-18 21:00</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>Ooi Ken Ming Alwin / Fong Teng Yu</t>
+          <t>Alwin Ooi / Fong Teng Yu</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
           <t>Jeffrey Teh / Thong Chan Wan</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>2026-08-18 21:00</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
@@ -4911,93 +4911,93 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>Leo Ong / Sek Fook Meng</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>Thum Wai Choong  / Yeoh ik leng</t>
+          <t>Thum Wai Choong  / Elong</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>2026-08-18 21:40</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>Charles Chin / DING PEI KONG</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>Ooi Ken Ming Alwin / Fong Teng Yu</t>
+          <t>Alwin Ooi / Fong Teng Yu</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>2026-08-18 22:00</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">