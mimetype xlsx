--- v0 (2026-04-18)
+++ v1 (2026-07-18)
@@ -4906,51 +4906,51 @@
           <t>2025-07-11 15:00</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>Desmond Chook / Yap Chih Leong</t>
+          <t>Desmond Chook / Sam Yap</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
           <t>Mike Dziobkowski / David Sya Yo</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>2025-07-11 15:00</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
@@ -5872,51 +5872,51 @@
           <t>2025-07-11 15:30</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
           <t>J</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>Tey Wee Tiong / TI LIEN KUNG</t>
+          <t>Roy Tey / TI LIEN KUNG</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
           <t>Lim Meng Lee / Choong Zhen Han</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
           <t>2025-07-11 15:30</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
@@ -6250,51 +6250,51 @@
           <t>2025-07-11 16:00</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>Desmond Chook / Yap Chih Leong</t>
+          <t>Desmond Chook / Sam Yap</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
           <t>Jake Mowson / Joey Azman</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
           <t>2025-07-11 16:00</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
@@ -7221,51 +7221,51 @@
           <t>Court 8</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
           <t>J</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
           <t>Philip Kok Peng Kuan / Tan Kae Boon</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
-          <t>Tey Wee Tiong / TI LIEN KUNG</t>
+          <t>Roy Tey / TI LIEN KUNG</t>
         </is>
       </c>
       <c r="H164" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
           <t>2025-07-11 16:30</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
@@ -7594,51 +7594,51 @@
           <t>2025-07-11 17:00</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
-          <t>Desmond Chook / Yap Chih Leong</t>
+          <t>Desmond Chook / Sam Yap</t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
           <t>Jerry Foo Kok Xiang / Andrew Ng Kai Yoon</t>
         </is>
       </c>
       <c r="H173" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
           <t>2025-07-11 17:00</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
@@ -7893,51 +7893,51 @@
           <t>Court 8</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
           <t>J</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
           <t>Ben Wong  / Jerome Teh</t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
-          <t>Tey Wee Tiong / TI LIEN KUNG</t>
+          <t>Roy Tey / TI LIEN KUNG</t>
         </is>
       </c>
       <c r="H180" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
           <t>2025-07-11 17:00</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
@@ -8938,51 +8938,51 @@
           <t>2025-07-11 18:00</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
           <t>Round of 32</t>
         </is>
       </c>
       <c r="F205" t="inlineStr">
         <is>
-          <t>Desmond Chook / Yap Chih Leong</t>
+          <t>Desmond Chook / Sam Yap</t>
         </is>
       </c>
       <c r="G205" t="inlineStr">
         <is>
           <t>Yap Sam Shern / Gavin Teh Chung Ming</t>
         </is>
       </c>
       <c r="H205" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
           <t>2025-07-11 18:00</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
@@ -9447,51 +9447,51 @@
           <t>Court 13</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E217" t="inlineStr">
         <is>
           <t>Round of 32</t>
         </is>
       </c>
       <c r="F217" t="inlineStr">
         <is>
           <t>Marcus Tan / Leo Tan</t>
         </is>
       </c>
       <c r="G217" t="inlineStr">
         <is>
-          <t>Tey Wee Tiong / TI LIEN KUNG</t>
+          <t>Roy Tey / TI LIEN KUNG</t>
         </is>
       </c>
       <c r="H217" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
           <t>2025-07-11 18:00</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
           <t>Court 14</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
@@ -10198,51 +10198,51 @@
           <t>2025-07-12 09:00</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
           <t>Court VIP 1</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E235" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F235" t="inlineStr">
         <is>
-          <t>ONG YI / Lynn Wang</t>
+          <t>ONG YI / Lynn</t>
         </is>
       </c>
       <c r="G235" t="inlineStr">
         <is>
           <t>YAP JIN HONG / TAN RUI FANG</t>
         </is>
       </c>
       <c r="H235" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
           <t>2025-07-12 09:00</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
           <t>Court VIP 2</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
@@ -10917,51 +10917,51 @@
           <t>Court VIP 2</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D252" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E252" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F252" t="inlineStr">
         <is>
           <t>Dominic Wong Jia Yi / Soe Min Ming</t>
         </is>
       </c>
       <c r="G252" t="inlineStr">
         <is>
-          <t>Mui Yee Xuan / Jayden Tham</t>
+          <t>Shaine Mui / Jayden Tham</t>
         </is>
       </c>
       <c r="H252" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
           <t>2025-07-12 10:00</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D253" t="inlineStr">
@@ -11542,98 +11542,98 @@
           <t>2025-07-12 10:00</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
           <t>Court VIP 1</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D267" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E267" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F267" t="inlineStr">
         <is>
-          <t>ONG YI / Lynn Wang</t>
+          <t>ONG YI / Lynn</t>
         </is>
       </c>
       <c r="G267" t="inlineStr">
         <is>
           <t>LIM CHEN PYNG / Joey Cheng</t>
         </is>
       </c>
       <c r="H267" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
           <t>2025-07-12 10:00</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
           <t>Court VIP 2</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D268" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E268" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F268" t="inlineStr">
         <is>
           <t>KANG WEEN CIAN / Roger Tan Yong Guang</t>
         </is>
       </c>
       <c r="G268" t="inlineStr">
         <is>
-          <t>Mui Yee Xuan / Jayden Tham</t>
+          <t>Shaine Mui / Jayden Tham</t>
         </is>
       </c>
       <c r="H268" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr">
         <is>
           <t>2025-07-12 10:30</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D269" t="inlineStr">
@@ -12886,51 +12886,51 @@
           <t>2025-07-12 11:00</t>
         </is>
       </c>
       <c r="B299" t="inlineStr">
         <is>
           <t>Court VIP 1</t>
         </is>
       </c>
       <c r="C299" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D299" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E299" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F299" t="inlineStr">
         <is>
-          <t>ONG YI / Lynn Wang</t>
+          <t>ONG YI / Lynn</t>
         </is>
       </c>
       <c r="G299" t="inlineStr">
         <is>
           <t>Loh Sok Wah / Tan Chee Seong</t>
         </is>
       </c>
       <c r="H299" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr">
         <is>
           <t>2025-07-12 11:00</t>
         </is>
       </c>
       <c r="B300" t="inlineStr">
         <is>
           <t>Court VIP 2</t>
         </is>
       </c>
       <c r="C300" t="inlineStr">
@@ -13600,51 +13600,51 @@
           <t>2025-07-12 11:30</t>
         </is>
       </c>
       <c r="B316" t="inlineStr">
         <is>
           <t>Court VIP 2</t>
         </is>
       </c>
       <c r="C316" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D316" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E316" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F316" t="inlineStr">
         <is>
-          <t>Mui Yee Xuan / Jayden Tham</t>
+          <t>Shaine Mui / Jayden Tham</t>
         </is>
       </c>
       <c r="G316" t="inlineStr">
         <is>
           <t>Ken Woon / Monica Lee</t>
         </is>
       </c>
       <c r="H316" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr">
         <is>
           <t>2025-07-12 12:00</t>
         </is>
       </c>
       <c r="B317" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C317" t="inlineStr">
@@ -14062,51 +14062,51 @@
           <t>2025-07-12 12:00</t>
         </is>
       </c>
       <c r="B327" t="inlineStr">
         <is>
           <t>Court 11</t>
         </is>
       </c>
       <c r="C327" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D327" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E327" t="inlineStr">
         <is>
           <t>Round of 32</t>
         </is>
       </c>
       <c r="F327" t="inlineStr">
         <is>
-          <t>ONG YI / Lynn Wang</t>
+          <t>ONG YI / Lynn</t>
         </is>
       </c>
       <c r="G327" t="inlineStr">
         <is>
           <t>LIM ZE YOUNG / Lim poh suan</t>
         </is>
       </c>
       <c r="H327" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="inlineStr">
         <is>
           <t>2025-07-12 12:00</t>
         </is>
       </c>
       <c r="B328" t="inlineStr">
         <is>
           <t>Court 12</t>
         </is>
       </c>
       <c r="C328" t="inlineStr">
@@ -14440,51 +14440,51 @@
           <t>2025-07-12 12:30</t>
         </is>
       </c>
       <c r="B336" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C336" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D336" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E336" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F336" t="inlineStr">
         <is>
-          <t>Tee Chee Xiang / Low Wai Sin</t>
+          <t>Spencer Tee / Low Wai Sin</t>
         </is>
       </c>
       <c r="G336" t="inlineStr">
         <is>
           <t>Kow Yap Wei / Lim Jin Liang</t>
         </is>
       </c>
       <c r="H336" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="inlineStr">
         <is>
           <t>2025-07-12 12:30</t>
         </is>
       </c>
       <c r="B337" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C337" t="inlineStr">
@@ -14949,51 +14949,51 @@
           <t>Court VIP 2</t>
         </is>
       </c>
       <c r="C348" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D348" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E348" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F348" t="inlineStr">
         <is>
           <t>Lim chun kang / Poh jian xiong</t>
         </is>
       </c>
       <c r="G348" t="inlineStr">
         <is>
-          <t>Mitchell Brapui Tidan / Darren Leong Jeng Hao</t>
+          <t xml:space="preserve">Mitchell Brapui Tidan / Darren Leong </t>
         </is>
       </c>
       <c r="H348" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="inlineStr">
         <is>
           <t>2025-07-12 13:00</t>
         </is>
       </c>
       <c r="B349" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C349" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D349" t="inlineStr">
@@ -15117,51 +15117,51 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C352" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D352" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E352" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F352" t="inlineStr">
         <is>
           <t>chet vin / Khor Jia Chun</t>
         </is>
       </c>
       <c r="G352" t="inlineStr">
         <is>
-          <t>Tee Chee Xiang / Low Wai Sin</t>
+          <t>Spencer Tee / Low Wai Sin</t>
         </is>
       </c>
       <c r="H352" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="inlineStr">
         <is>
           <t>2025-07-12 13:00</t>
         </is>
       </c>
       <c r="B353" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C353" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D353" t="inlineStr">
@@ -15579,51 +15579,51 @@
           <t>Court VIP 1</t>
         </is>
       </c>
       <c r="C363" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D363" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E363" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F363" t="inlineStr">
         <is>
           <t>Tejas Ravindra Mahajan / VANSHIK KAPADIA</t>
         </is>
       </c>
       <c r="G363" t="inlineStr">
         <is>
-          <t>Mitchell Brapui Tidan / Darren Leong Jeng Hao</t>
+          <t xml:space="preserve">Mitchell Brapui Tidan / Darren Leong </t>
         </is>
       </c>
       <c r="H363" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="inlineStr">
         <is>
           <t>2025-07-12 13:00</t>
         </is>
       </c>
       <c r="B364" t="inlineStr">
         <is>
           <t>Court VIP 2</t>
         </is>
       </c>
       <c r="C364" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D364" t="inlineStr">
@@ -15747,51 +15747,51 @@
           <t>Court 3</t>
         </is>
       </c>
       <c r="C367" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D367" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E367" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F367" t="inlineStr">
         <is>
           <t>Rob Stirling / Nguyen Viet Hoang</t>
         </is>
       </c>
       <c r="G367" t="inlineStr">
         <is>
-          <t>Tee Chee Xiang / Low Wai Sin</t>
+          <t>Spencer Tee / Low Wai Sin</t>
         </is>
       </c>
       <c r="H367" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="inlineStr">
         <is>
           <t>2025-07-12 13:30</t>
         </is>
       </c>
       <c r="B368" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C368" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D368" t="inlineStr">
@@ -16288,51 +16288,51 @@
           <t>2025-07-12 13:30</t>
         </is>
       </c>
       <c r="B380" t="inlineStr">
         <is>
           <t>Court VIP 2</t>
         </is>
       </c>
       <c r="C380" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D380" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E380" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F380" t="inlineStr">
         <is>
-          <t>Mitchell Brapui Tidan / Darren Leong Jeng Hao</t>
+          <t xml:space="preserve">Mitchell Brapui Tidan / Darren Leong </t>
         </is>
       </c>
       <c r="G380" t="inlineStr">
         <is>
           <t>Ivan Chang Sing Hoong / Nicholas Chan</t>
         </is>
       </c>
       <c r="H380" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="inlineStr">
         <is>
           <t>2025-07-12 14:00</t>
         </is>
       </c>
       <c r="B381" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C381" t="inlineStr">
@@ -18855,51 +18855,51 @@
           <t>Court 13</t>
         </is>
       </c>
       <c r="C441" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D441" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E441" t="inlineStr">
         <is>
           <t>Round of 32</t>
         </is>
       </c>
       <c r="F441" t="inlineStr">
         <is>
           <t>Ruben Nah / Tan Tian Yaik</t>
         </is>
       </c>
       <c r="G441" t="inlineStr">
         <is>
-          <t>Mitchell Brapui Tidan / Darren Leong Jeng Hao</t>
+          <t xml:space="preserve">Mitchell Brapui Tidan / Darren Leong </t>
         </is>
       </c>
       <c r="H441" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="inlineStr">
         <is>
           <t>2025-07-12 15:30</t>
         </is>
       </c>
       <c r="B442" t="inlineStr">
         <is>
           <t>Court 14</t>
         </is>
       </c>
       <c r="C442" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D442" t="inlineStr">
@@ -19228,51 +19228,51 @@
           <t>2025-07-12 16:00</t>
         </is>
       </c>
       <c r="B450" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C450" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D450" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E450" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F450" t="inlineStr">
         <is>
-          <t>Mitchell Brapui Tidan / Darren Leong Jeng Hao</t>
+          <t xml:space="preserve">Mitchell Brapui Tidan / Darren Leong </t>
         </is>
       </c>
       <c r="G450" t="inlineStr">
         <is>
           <t>Colin Wong / Sonu Kumar Vishwakarma</t>
         </is>
       </c>
       <c r="H450" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="inlineStr">
         <is>
           <t>2025-07-12 16:00</t>
         </is>
       </c>
       <c r="B451" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C451" t="inlineStr">
@@ -19816,51 +19816,51 @@
           <t>2025-07-12 16:30</t>
         </is>
       </c>
       <c r="B464" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C464" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D464" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E464" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F464" t="inlineStr">
         <is>
-          <t>Colleen Lim Cherng Lin / Kate Keoh</t>
+          <t>Colleen Lim / Kate Keoh</t>
         </is>
       </c>
       <c r="G464" t="inlineStr">
         <is>
           <t>Jenvine Ong / Aoi Takeda</t>
         </is>
       </c>
       <c r="H464" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="inlineStr">
         <is>
           <t>2025-07-12 16:30</t>
         </is>
       </c>
       <c r="B465" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C465" t="inlineStr">
@@ -20955,51 +20955,51 @@
           <t>Court VIP 1</t>
         </is>
       </c>
       <c r="C491" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D491" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E491" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F491" t="inlineStr">
         <is>
           <t>Christine Lee / Claire Lee</t>
         </is>
       </c>
       <c r="G491" t="inlineStr">
         <is>
-          <t>Lim poh suan / Mui Yee Xuan</t>
+          <t>Lim poh suan / Shaine Mui</t>
         </is>
       </c>
       <c r="H491" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="492">
       <c r="A492" t="inlineStr">
         <is>
           <t>2025-07-12 17:00</t>
         </is>
       </c>
       <c r="B492" t="inlineStr">
         <is>
           <t>Court VIP 2</t>
         </is>
       </c>
       <c r="C492" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D492" t="inlineStr">
@@ -21160,51 +21160,51 @@
           <t>2025-07-12 17:30</t>
         </is>
       </c>
       <c r="B496" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C496" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D496" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E496" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F496" t="inlineStr">
         <is>
-          <t>Colleen Lim Cherng Lin / Kate Keoh</t>
+          <t>Colleen Lim / Kate Keoh</t>
         </is>
       </c>
       <c r="G496" t="inlineStr">
         <is>
           <t>Tan Sook SHin / TEH WINNY</t>
         </is>
       </c>
       <c r="H496" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="497">
       <c r="A497" t="inlineStr">
         <is>
           <t>2025-07-12 17:30</t>
         </is>
       </c>
       <c r="B497" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C497" t="inlineStr">
@@ -21627,51 +21627,51 @@
           <t>Court VIP 1</t>
         </is>
       </c>
       <c r="C507" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D507" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E507" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F507" t="inlineStr">
         <is>
           <t>Sheena Ng / Mei Ngo</t>
         </is>
       </c>
       <c r="G507" t="inlineStr">
         <is>
-          <t>Lim poh suan / Mui Yee Xuan</t>
+          <t>Lim poh suan / Shaine Mui</t>
         </is>
       </c>
       <c r="H507" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="508">
       <c r="A508" t="inlineStr">
         <is>
           <t>2025-07-12 17:30</t>
         </is>
       </c>
       <c r="B508" t="inlineStr">
         <is>
           <t>Court VIP 2</t>
         </is>
       </c>
       <c r="C508" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D508" t="inlineStr">
@@ -22504,51 +22504,51 @@
           <t>2025-07-12 18:30</t>
         </is>
       </c>
       <c r="B528" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C528" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D528" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E528" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F528" t="inlineStr">
         <is>
-          <t>Colleen Lim Cherng Lin / Kate Keoh</t>
+          <t>Colleen Lim / Kate Keoh</t>
         </is>
       </c>
       <c r="G528" t="inlineStr">
         <is>
           <t>NGU HUEY WEN / LIM YI WEN</t>
         </is>
       </c>
       <c r="H528" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="529">
       <c r="A529" t="inlineStr">
         <is>
           <t>2025-07-12 18:30</t>
         </is>
       </c>
       <c r="B529" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C529" t="inlineStr">
@@ -23554,51 +23554,51 @@
           <t>2025-07-12 19:00</t>
         </is>
       </c>
       <c r="B553" t="inlineStr">
         <is>
           <t>Court VIP 1</t>
         </is>
       </c>
       <c r="C553" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D553" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E553" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F553" t="inlineStr">
         <is>
-          <t>Lim poh suan / Mui Yee Xuan</t>
+          <t>Lim poh suan / Shaine Mui</t>
         </is>
       </c>
       <c r="G553" t="inlineStr">
         <is>
           <t>Choong Yan Yin / Joey Cheng</t>
         </is>
       </c>
       <c r="H553" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="554">
       <c r="A554" t="inlineStr">
         <is>
           <t>2025-07-12 19:00</t>
         </is>
       </c>
       <c r="B554" t="inlineStr">
         <is>
           <t>Court VIP 2</t>
         </is>
       </c>
       <c r="C554" t="inlineStr">
@@ -28468,51 +28468,51 @@
           <t>2025-07-13 16:00</t>
         </is>
       </c>
       <c r="B670" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C670" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D670" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E670" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F670" t="inlineStr">
         <is>
-          <t>Desmond Chook / Yap Chih Leong</t>
+          <t>Desmond Chook / Sam Yap</t>
         </is>
       </c>
       <c r="G670" t="inlineStr">
         <is>
           <t>Leo Chia Zheng Rong / Tan Xuansheng</t>
         </is>
       </c>
       <c r="H670" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="671">
       <c r="A671" t="inlineStr">
         <is>
           <t>2025-07-13 16:00</t>
         </is>
       </c>
       <c r="B671" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C671" t="inlineStr">
@@ -28720,51 +28720,51 @@
           <t>2025-07-13 16:00</t>
         </is>
       </c>
       <c r="B676" t="inlineStr">
         <is>
           <t>Court 14</t>
         </is>
       </c>
       <c r="C676" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D676" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E676" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F676" t="inlineStr">
         <is>
-          <t>Tey Wee Tiong / TI LIEN KUNG</t>
+          <t>Roy Tey / TI LIEN KUNG</t>
         </is>
       </c>
       <c r="G676" t="inlineStr">
         <is>
           <t>Ea Jia Gen / Keng Sing</t>
         </is>
       </c>
       <c r="H676" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="677">
       <c r="A677" t="inlineStr">
         <is>
           <t>2025-07-13 16:30</t>
         </is>
       </c>
       <c r="B677" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C677" t="inlineStr">
@@ -28888,98 +28888,98 @@
           <t>2025-07-13 16:30</t>
         </is>
       </c>
       <c r="B680" t="inlineStr">
         <is>
           <t>Court 10</t>
         </is>
       </c>
       <c r="C680" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D680" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E680" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F680" t="inlineStr">
         <is>
-          <t>Lim poh suan / Mui Yee Xuan</t>
+          <t>Lim poh suan / Shaine Mui</t>
         </is>
       </c>
       <c r="G680" t="inlineStr">
         <is>
           <t>Cha / Chung Soo Ting</t>
         </is>
       </c>
       <c r="H680" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="681">
       <c r="A681" t="inlineStr">
         <is>
           <t>2025-07-13 16:30</t>
         </is>
       </c>
       <c r="B681" t="inlineStr">
         <is>
           <t>Court 11</t>
         </is>
       </c>
       <c r="C681" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D681" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E681" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F681" t="inlineStr">
         <is>
           <t xml:space="preserve">Voon Suwen / Mandaa </t>
         </is>
       </c>
       <c r="G681" t="inlineStr">
         <is>
-          <t>Colleen Lim Cherng Lin / Kate Keoh</t>
+          <t>Colleen Lim / Kate Keoh</t>
         </is>
       </c>
       <c r="H681" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="682">
       <c r="A682" t="inlineStr">
         <is>
           <t>2025-07-13 16:30</t>
         </is>
       </c>
       <c r="B682" t="inlineStr">
         <is>
           <t>Court 12</t>
         </is>
       </c>
       <c r="C682" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D682" t="inlineStr">
@@ -29350,51 +29350,51 @@
           <t>2025-07-13 17:00</t>
         </is>
       </c>
       <c r="B691" t="inlineStr">
         <is>
           <t>Court 13</t>
         </is>
       </c>
       <c r="C691" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D691" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E691" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F691" t="inlineStr">
         <is>
-          <t>ONG YI / Lynn Wang</t>
+          <t>ONG YI / Lynn</t>
         </is>
       </c>
       <c r="G691" t="inlineStr">
         <is>
           <t>Ahmad Hazeeq / NUR FARHANA</t>
         </is>
       </c>
       <c r="H691" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="692">
       <c r="A692" t="inlineStr">
         <is>
           <t>2025-07-13 17:00</t>
         </is>
       </c>
       <c r="B692" t="inlineStr">
         <is>
           <t>Court 14</t>
         </is>
       </c>
       <c r="C692" t="inlineStr">
@@ -29691,51 +29691,51 @@
           <t>Court 7</t>
         </is>
       </c>
       <c r="C699" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D699" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E699" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F699" t="inlineStr">
         <is>
           <t>Toh Chee yong / Lim Chin Long</t>
         </is>
       </c>
       <c r="G699" t="inlineStr">
         <is>
-          <t>Desmond Chook / Yap Chih Leong</t>
+          <t>Desmond Chook / Sam Yap</t>
         </is>
       </c>
       <c r="H699" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="700">
       <c r="A700" t="inlineStr">
         <is>
           <t>2025-07-13 18:00</t>
         </is>
       </c>
       <c r="B700" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C700" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D700" t="inlineStr">
@@ -29817,51 +29817,51 @@
           <t>Court 10</t>
         </is>
       </c>
       <c r="C702" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D702" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E702" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F702" t="inlineStr">
         <is>
           <t>Ben Wong  / Jerome Teh</t>
         </is>
       </c>
       <c r="G702" t="inlineStr">
         <is>
-          <t>Tey Wee Tiong / TI LIEN KUNG</t>
+          <t>Roy Tey / TI LIEN KUNG</t>
         </is>
       </c>
       <c r="H702" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="703">
       <c r="A703" t="inlineStr">
         <is>
           <t>2025-07-13 18:00</t>
         </is>
       </c>
       <c r="B703" t="inlineStr">
         <is>
           <t>Court 11</t>
         </is>
       </c>
       <c r="C703" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D703" t="inlineStr">
@@ -29901,51 +29901,51 @@
           <t>Court 12</t>
         </is>
       </c>
       <c r="C704" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D704" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E704" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F704" t="inlineStr">
         <is>
           <t>Choong Yan Yin / Joey Cheng</t>
         </is>
       </c>
       <c r="G704" t="inlineStr">
         <is>
-          <t>Lim poh suan / Mui Yee Xuan</t>
+          <t>Lim poh suan / Shaine Mui</t>
         </is>
       </c>
       <c r="H704" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="705">
       <c r="A705" t="inlineStr">
         <is>
           <t>2025-07-13 18:00</t>
         </is>
       </c>
       <c r="B705" t="inlineStr">
         <is>
           <t>Court 13</t>
         </is>
       </c>
       <c r="C705" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D705" t="inlineStr">
@@ -30279,51 +30279,51 @@
           <t>Court 12</t>
         </is>
       </c>
       <c r="C713" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D713" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E713" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F713" t="inlineStr">
         <is>
           <t>SUSAN teh Nyong Moy / Alaynna</t>
         </is>
       </c>
       <c r="G713" t="inlineStr">
         <is>
-          <t>Lim poh suan / Mui Yee Xuan</t>
+          <t>Lim poh suan / Shaine Mui</t>
         </is>
       </c>
       <c r="H713" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="714">
       <c r="A714" t="inlineStr">
         <is>
           <t>2025-07-13 18:30</t>
         </is>
       </c>
       <c r="B714" t="inlineStr">
         <is>
           <t>Court 13</t>
         </is>
       </c>
       <c r="C714" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D714" t="inlineStr">
@@ -30652,51 +30652,51 @@
           <t>2025-07-13 19:15</t>
         </is>
       </c>
       <c r="B722" t="inlineStr">
         <is>
           <t>Court 13</t>
         </is>
       </c>
       <c r="C722" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D722" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E722" t="inlineStr">
         <is>
           <t>Third Place Playoff</t>
         </is>
       </c>
       <c r="F722" t="inlineStr">
         <is>
-          <t>Lim poh suan / Mui Yee Xuan</t>
+          <t>Lim poh suan / Shaine Mui</t>
         </is>
       </c>
       <c r="G722" t="inlineStr">
         <is>
           <t>Jasmine Sia / HOE SHI YUN</t>
         </is>
       </c>
       <c r="H722" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="723">
       <c r="A723" t="inlineStr">
         <is>
           <t>2025-07-13 19:15</t>
         </is>
       </c>
       <c r="B723" t="inlineStr">
         <is>
           <t>Court VIP 1</t>
         </is>
       </c>
       <c r="C723" t="inlineStr">