--- v1 (2026-07-18)
+++ v2 (2026-09-02)
@@ -1714,51 +1714,51 @@
           <t>2025-07-11 09:30</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Court 13</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>Foo Hsien Loong</t>
+          <t>Ken Foo Hsien Loong</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
           <t>Hj Auzi Ahadani</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>2025-07-11 09:30</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Court 14</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
@@ -3063,51 +3063,51 @@
           <t>Court 13</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>Tam Le-Vo (PikPok)</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>Foo Hsien Loong</t>
+          <t>Ken Foo Hsien Loong</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>2025-07-11 10:30</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>Court 14</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
@@ -3735,51 +3735,51 @@
           <t>Court 13</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>Syed uzair sufi</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>Foo Hsien Loong</t>
+          <t>Ken Foo Hsien Loong</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>2025-07-11 11:00</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>Court 14</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
@@ -9988,51 +9988,51 @@
           <t>2025-07-12 09:00</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
           <t>Court 10</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E230" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F230" t="inlineStr">
         <is>
-          <t>Cheong Man kin  / SUSAN teh Nyong Moy</t>
+          <t>[Leapmotor] Cheong Man Kin / SUSAN teh Nyong Moy</t>
         </is>
       </c>
       <c r="G230" t="inlineStr">
         <is>
           <t>Melanie Lee / Benny Lee Wan Yu</t>
         </is>
       </c>
       <c r="H230" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
           <t>2025-07-12 09:00</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
           <t>Court 11</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
@@ -10534,51 +10534,51 @@
           <t>2025-07-12 09:30</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E243" t="inlineStr">
         <is>
           <t>I</t>
         </is>
       </c>
       <c r="F243" t="inlineStr">
         <is>
-          <t>Ayden Law / Ellyn Lai</t>
+          <t>Ayden L / Ellyn Lai</t>
         </is>
       </c>
       <c r="G243" t="inlineStr">
         <is>
           <t>NG WEI XIAN / Ivin Low</t>
         </is>
       </c>
       <c r="H243" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
           <t>2025-07-12 09:30</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
@@ -11332,51 +11332,51 @@
           <t>2025-07-12 10:00</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
           <t>Court 10</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D262" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E262" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F262" t="inlineStr">
         <is>
-          <t>Cheong Man kin  / SUSAN teh Nyong Moy</t>
+          <t>[Leapmotor] Cheong Man Kin / SUSAN teh Nyong Moy</t>
         </is>
       </c>
       <c r="G262" t="inlineStr">
         <is>
           <t>Daniel Guy / Hia Lee Ann Christine</t>
         </is>
       </c>
       <c r="H262" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
           <t>2025-07-12 10:00</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
           <t>Court 11</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
@@ -11883,51 +11883,51 @@
           <t>Court 7</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D275" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E275" t="inlineStr">
         <is>
           <t>I</t>
         </is>
       </c>
       <c r="F275" t="inlineStr">
         <is>
           <t>Ahmad Hazeeq / NUR FARHANA</t>
         </is>
       </c>
       <c r="G275" t="inlineStr">
         <is>
-          <t>Ayden Law / Ellyn Lai</t>
+          <t>Ayden L / Ellyn Lai</t>
         </is>
       </c>
       <c r="H275" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr">
         <is>
           <t>2025-07-12 10:30</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D276" t="inlineStr">
@@ -12555,51 +12555,51 @@
           <t>Court 7</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D291" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E291" t="inlineStr">
         <is>
           <t>I</t>
         </is>
       </c>
       <c r="F291" t="inlineStr">
         <is>
           <t>LIM ZE YOUNG / Lim poh suan</t>
         </is>
       </c>
       <c r="G291" t="inlineStr">
         <is>
-          <t>Ayden Law / Ellyn Lai</t>
+          <t>Ayden L / Ellyn Lai</t>
         </is>
       </c>
       <c r="H291" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr">
         <is>
           <t>2025-07-12 11:00</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D292" t="inlineStr">
@@ -12676,51 +12676,51 @@
           <t>2025-07-12 11:00</t>
         </is>
       </c>
       <c r="B294" t="inlineStr">
         <is>
           <t>Court 10</t>
         </is>
       </c>
       <c r="C294" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D294" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E294" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F294" t="inlineStr">
         <is>
-          <t>Cheong Man kin  / SUSAN teh Nyong Moy</t>
+          <t>[Leapmotor] Cheong Man Kin / SUSAN teh Nyong Moy</t>
         </is>
       </c>
       <c r="G294" t="inlineStr">
         <is>
           <t>Kok Leong / Angelica Wong Shuk Ting</t>
         </is>
       </c>
       <c r="H294" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr">
         <is>
           <t>2025-07-12 11:00</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
           <t>Court 11</t>
         </is>
       </c>
       <c r="C295" t="inlineStr">
@@ -14272,51 +14272,51 @@
           <t>2025-07-12 12:00</t>
         </is>
       </c>
       <c r="B332" t="inlineStr">
         <is>
           <t>Court VIP 2</t>
         </is>
       </c>
       <c r="C332" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D332" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E332" t="inlineStr">
         <is>
           <t>Round of 32</t>
         </is>
       </c>
       <c r="F332" t="inlineStr">
         <is>
-          <t>Cheong Man kin  / SUSAN teh Nyong Moy</t>
+          <t>[Leapmotor] Cheong Man Kin / SUSAN teh Nyong Moy</t>
         </is>
       </c>
       <c r="G332" t="inlineStr">
         <is>
           <t>Ken Woon / Monica Lee</t>
         </is>
       </c>
       <c r="H332" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="inlineStr">
         <is>
           <t>2025-07-12 12:30</t>
         </is>
       </c>
       <c r="B333" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C333" t="inlineStr">
@@ -20530,51 +20530,51 @@
           <t>2025-07-12 17:00</t>
         </is>
       </c>
       <c r="B481" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C481" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D481" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E481" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F481" t="inlineStr">
         <is>
-          <t>Zoe Kee / Chuah Pei Ling</t>
+          <t>Zoe Kee / [Leapmotor] Chuah Pei Ling</t>
         </is>
       </c>
       <c r="G481" t="inlineStr">
         <is>
           <t>Jia Chan / Kara Simon</t>
         </is>
       </c>
       <c r="H481" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="482">
       <c r="A482" t="inlineStr">
         <is>
           <t>2025-07-12 17:00</t>
         </is>
       </c>
       <c r="B482" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C482" t="inlineStr">
@@ -21879,51 +21879,51 @@
           <t>Court 5</t>
         </is>
       </c>
       <c r="C513" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D513" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E513" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F513" t="inlineStr">
         <is>
           <t>Fatin Nadira binti Abdul Nasser / Nadia binti Mohamed Ariffin</t>
         </is>
       </c>
       <c r="G513" t="inlineStr">
         <is>
-          <t>Zoe Kee / Chuah Pei Ling</t>
+          <t>Zoe Kee / [Leapmotor] Chuah Pei Ling</t>
         </is>
       </c>
       <c r="H513" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="514">
       <c r="A514" t="inlineStr">
         <is>
           <t>2025-07-12 18:00</t>
         </is>
       </c>
       <c r="B514" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C514" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D514" t="inlineStr">
@@ -22551,51 +22551,51 @@
           <t>Court 5</t>
         </is>
       </c>
       <c r="C529" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D529" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E529" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F529" t="inlineStr">
         <is>
           <t>WATI CHE ISMAIL / phuan lee yoon</t>
         </is>
       </c>
       <c r="G529" t="inlineStr">
         <is>
-          <t>Zoe Kee / Chuah Pei Ling</t>
+          <t>Zoe Kee / [Leapmotor] Chuah Pei Ling</t>
         </is>
       </c>
       <c r="H529" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="530">
       <c r="A530" t="inlineStr">
         <is>
           <t>2025-07-12 18:30</t>
         </is>
       </c>
       <c r="B530" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C530" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D530" t="inlineStr">
@@ -29103,51 +29103,51 @@
           <t>Court 5</t>
         </is>
       </c>
       <c r="C685" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D685" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E685" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F685" t="inlineStr">
         <is>
           <t>Marcus Lim Lih-Yang / Alaynna</t>
         </is>
       </c>
       <c r="G685" t="inlineStr">
         <is>
-          <t>Cheong Man kin  / SUSAN teh Nyong Moy</t>
+          <t>[Leapmotor] Cheong Man Kin / SUSAN teh Nyong Moy</t>
         </is>
       </c>
       <c r="H685" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="686">
       <c r="A686" t="inlineStr">
         <is>
           <t>2025-07-13 17:00</t>
         </is>
       </c>
       <c r="B686" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C686" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D686" t="inlineStr">
@@ -29518,51 +29518,51 @@
           <t>2025-07-13 18:00</t>
         </is>
       </c>
       <c r="B695" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C695" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D695" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E695" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F695" t="inlineStr">
         <is>
-          <t>Cheong Man kin  / SUSAN teh Nyong Moy</t>
+          <t>[Leapmotor] Cheong Man Kin / SUSAN teh Nyong Moy</t>
         </is>
       </c>
       <c r="G695" t="inlineStr">
         <is>
           <t>Chai Jia Foo / LIM JIA YING</t>
         </is>
       </c>
       <c r="H695" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="696">
       <c r="A696" t="inlineStr">
         <is>
           <t>2025-07-13 18:00</t>
         </is>
       </c>
       <c r="B696" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C696" t="inlineStr">