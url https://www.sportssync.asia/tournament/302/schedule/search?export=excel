--- v0 (2026-09-19)
+++ v1 (2026-11-03)
@@ -538,51 +538,51 @@
           <t>2026-07-07 20:00</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Court V1</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>Michelle Soh Ker Sing  / Goh Siong Chong</t>
+          <t>Michelle Soh Ker Sing  / Jayden Goh</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>Dickson Song Man Yee / Judy Lee Pei Yin</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>2026-07-07 20:00</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Court P2</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
@@ -795,51 +795,51 @@
           <t>Court V5</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>Lee Kar Yee / Shaun Lee Chen Yep</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>Michelle Soh Ker Sing  / Goh Siong Chong</t>
+          <t>Michelle Soh Ker Sing  / Jayden Goh</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>2026-07-07 20:15</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Court P1</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
@@ -963,51 +963,51 @@
           <t>Court V5</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>GOH HOOI BENG / Adeline Ang</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>Michelle Soh Ker Sing  / Goh Siong Chong</t>
+          <t>Michelle Soh Ker Sing  / Jayden Goh</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>2026-07-07 20:30</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Court P1</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
@@ -1047,51 +1047,51 @@
           <t>Court V1</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t xml:space="preserve">Soh Jun Zhi / Caty Tan </t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>Michelle Soh Ker Sing  / Goh Siong Chong</t>
+          <t>Michelle Soh Ker Sing  / Jayden Goh</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>2026-07-07 20:45</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Court P2</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
@@ -2386,51 +2386,51 @@
           <t>2026-07-07 22:45</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Court V1</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>Michelle Soh Ker Sing  / Goh Siong Chong</t>
+          <t>Michelle Soh Ker Sing  / Jayden Goh</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
           <t xml:space="preserve">Laurel Yong Loong Er / PUA CHUN KIAW </t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>2026-07-07 22:45</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>Court P2</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
@@ -2722,51 +2722,51 @@
           <t>2026-07-07 23:15</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>Court V1</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>Michelle Soh Ker Sing  / Goh Siong Chong</t>
+          <t>Michelle Soh Ker Sing  / Jayden Goh</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
           <t>Amanda Wong Qian Ru / Ken Foo Hsien Loong</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>2026-07-07 23:15</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>Court P2</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
@@ -2890,51 +2890,51 @@
           <t>2026-07-07 23:30</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>Court P2</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>Michelle Soh Ker Sing  / Goh Siong Chong</t>
+          <t>Michelle Soh Ker Sing  / Jayden Goh</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
           <t>Nicholas wong / Angel See</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>2026-07-07 23:30</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>Court P1</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
@@ -3016,51 +3016,51 @@
           <t>2026-07-07 23:45</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>Court P1</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t>Final</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>Michelle Soh Ker Sing  / Goh Siong Chong</t>
+          <t>Michelle Soh Ker Sing  / Jayden Goh</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
           <t>Kyean Teoh / Ang Pei Yan</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>2026-09-15 20:00</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>Court V1</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">