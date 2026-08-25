--- v0 (2026-07-11)
+++ v1 (2026-08-25)
@@ -489,51 +489,51 @@
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Affin Bank - Schedule</t>
         </is>
       </c>
       <c r="B2" t="inlineStr"/>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr"/>
       <c r="E2" t="inlineStr"/>
       <c r="F2" t="inlineStr"/>
       <c r="G2" t="inlineStr"/>
       <c r="H2" t="inlineStr"/>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>Jul 31, 2026 - Aug 03, 2026</t>
+          <t>Jul 14, 2026 - Jul 14, 2026</t>
         </is>
       </c>
       <c r="B3" t="inlineStr"/>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr"/>
       <c r="F3" t="inlineStr"/>
       <c r="G3" t="inlineStr"/>
       <c r="H3" t="inlineStr"/>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr"/>
       <c r="B4" t="inlineStr"/>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr"/>
       <c r="E4" t="inlineStr"/>
       <c r="F4" t="inlineStr"/>
       <c r="G4" t="inlineStr"/>
       <c r="H4" t="inlineStr"/>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>2026-07-11 09:00</t>
         </is>
@@ -1136,51 +1136,51 @@
           <t>Team Event</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>2026-07-11 11:55</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Court VIP 9</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
@@ -1220,762 +1220,762 @@
           <t>Team Event</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>2026-07-11 12:20</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Court VIP 10</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>2026-07-11 12:45</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Court VVIP 5</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>2026-07-11 12:45</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Court VIP 11</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>2026-07-11 13:10</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Court VVIP 1</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>2026-07-11 13:10</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Court VIP 7</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>2026-07-11 13:35</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Court VVIP 2</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>2026-07-11 13:35</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Court VIP 8</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>2026-07-11 14:00</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Court VIP 3</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
           <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>2026-07-11 14:00</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Court VIP 9</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>2026-07-11 14:25</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Court VIP 4</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
           <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>2026-07-11 14:25</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Court VIP 10</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>2026-07-11 14:50</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Court VVIP 5</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
           <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>2026-07-11 14:50</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Court VIP 11</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>2026-07-11 15:15</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Court VVIP 1</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>2026-07-11 15:15</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Court VIP 7</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>2026-07-11 16:05</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Court VVIP 1</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>Final</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>2026-07-11 16:05</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>Court VIP 7</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>Third Place Playoff</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>