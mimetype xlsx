--- v0 (2026-09-19)
+++ v1 (2026-11-03)
@@ -8397,51 +8397,51 @@
           <t>Court 10</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E192" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F192" t="inlineStr">
         <is>
           <t xml:space="preserve">Mary Kuan / Tom Del Castillo </t>
         </is>
       </c>
       <c r="G192" t="inlineStr">
         <is>
-          <t>Medel Bien / John Carlo De Cozar</t>
+          <t>Medel Bien / Carlo</t>
         </is>
       </c>
       <c r="H192" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
           <t>2026-08-30 14:40</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
           <t>Court 11</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
@@ -9699,51 +9699,51 @@
           <t>Court 9</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E223" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F223" t="inlineStr">
         <is>
           <t>Reginald a. Chiong / Mico Klietz</t>
         </is>
       </c>
       <c r="G223" t="inlineStr">
         <is>
-          <t>Medel Bien / John Carlo De Cozar</t>
+          <t>Medel Bien / Carlo</t>
         </is>
       </c>
       <c r="H223" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
           <t>2026-08-30 15:40</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
           <t>Court 10</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
@@ -10996,51 +10996,51 @@
           <t>2026-08-30 16:40</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
           <t>Court 10</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E254" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F254" t="inlineStr">
         <is>
-          <t>Medel Bien / John Carlo De Cozar</t>
+          <t>Medel Bien / Carlo</t>
         </is>
       </c>
       <c r="G254" t="inlineStr">
         <is>
           <t xml:space="preserve">Doug Jacinto / Mike Coscolluela </t>
         </is>
       </c>
       <c r="H254" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
           <t>2026-08-30 16:40</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
           <t>Court 11</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
@@ -12508,51 +12508,51 @@
           <t>2026-08-30 18:00</t>
         </is>
       </c>
       <c r="B290" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C290" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D290" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E290" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F290" t="inlineStr">
         <is>
-          <t>Medel Bien / John Carlo De Cozar</t>
+          <t>Medel Bien / Carlo</t>
         </is>
       </c>
       <c r="G290" t="inlineStr">
         <is>
           <t>paolo katigbak / Patrick Ramos</t>
         </is>
       </c>
       <c r="H290" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr">
         <is>
           <t>2026-08-30 18:00</t>
         </is>
       </c>
       <c r="B291" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">