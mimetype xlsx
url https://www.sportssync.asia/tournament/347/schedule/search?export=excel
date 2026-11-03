--- v0 (2026-09-18)
+++ v1 (2026-11-03)
@@ -580,51 +580,51 @@
           <t>2026-09-05 08:30</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Court A2</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>[LEAPMOTOR] ANBA / [Leapmotor] Chuah Pei Ling</t>
+          <t xml:space="preserve"> ANBA / Chuah Pei Ling</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t xml:space="preserve">Nor Rosidah Mohmad / Shamsulbaharen abdul malek </t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>2026-09-05 08:30</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Court A3</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
@@ -706,51 +706,51 @@
           <t>2026-09-05 08:30</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>[Leapmotor] Cheong Man Kin / Sheena Ayesha Dina Rizal</t>
+          <t>Cheong Man Kin / Sheena Ayesha Dina Rizal</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>Mohd. Hafiz Bin Jamahari / DAYANGKU MAS RAFIDAH BINTI AWANG TEJUDDIN</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>2026-09-05 08:30</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
@@ -832,51 +832,51 @@
           <t>2026-09-05 08:30</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t xml:space="preserve">Teoh Xue Zheng / Cheong Yew Yew </t>
+          <t xml:space="preserve">Xue Zheng / Cheong Yew Yew </t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
           <t>Adrian Chong Kee Thai / Lam Xin Yee</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>2026-09-05 08:30</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Court B6</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
@@ -1336,51 +1336,51 @@
           <t>2026-09-05 09:00</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Court A2</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>[LEAPMOTOR] ANBA / [Leapmotor] Chuah Pei Ling</t>
+          <t xml:space="preserve"> ANBA / Chuah Pei Ling</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>Vernon Chan / Tan Yee Wen</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>2026-09-05 09:00</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Court A3</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
@@ -1840,51 +1840,51 @@
           <t>2026-09-05 09:15</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>[Leapmotor] Cheong Man Kin / Sheena Ayesha Dina Rizal</t>
+          <t>Cheong Man Kin / Sheena Ayesha Dina Rizal</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
           <t>Chong Yi Thong / Fong Chao Sheng</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>2026-09-05 09:15</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
@@ -1966,51 +1966,51 @@
           <t>2026-09-05 09:15</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t xml:space="preserve">Teoh Xue Zheng / Cheong Yew Yew </t>
+          <t xml:space="preserve">Xue Zheng / Cheong Yew Yew </t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
           <t xml:space="preserve">Lim Soo Wen / Roshan M. Abdullah </t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>2026-09-05 09:15</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>Court B6</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
@@ -2055,51 +2055,51 @@
           <t>Court A1</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>Lee Suat Ling / Yasuhiro Usami</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>[LEAPMOTOR] ANBA / [Leapmotor] Chuah Pei Ling</t>
+          <t xml:space="preserve"> ANBA / Chuah Pei Ling</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>2026-09-05 09:30</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>Court A2</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
@@ -2433,51 +2433,51 @@
           <t>Court A1</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>Ng Choon Kiang / YU SOO YEAN</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>[LEAPMOTOR] ANBA / [Leapmotor] Chuah Pei Ling</t>
+          <t xml:space="preserve"> ANBA / Chuah Pei Ling</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>2026-09-05 09:45</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>Court A2</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
@@ -2811,51 +2811,51 @@
           <t>Court A1</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>Lai Dixon / Lynn</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>[LEAPMOTOR] ANBA / [Leapmotor] Chuah Pei Ling</t>
+          <t xml:space="preserve"> ANBA / Chuah Pei Ling</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>2026-09-05 10:00</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>Court A2</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
@@ -3100,51 +3100,51 @@
           <t>2026-09-05 10:00</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t xml:space="preserve">Teoh Xue Zheng / Cheong Yew Yew </t>
+          <t xml:space="preserve">Xue Zheng / Cheong Yew Yew </t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
           <t xml:space="preserve">Foon Weng Lian / Zhang dongli </t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>2026-09-05 10:00</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>Court B6</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
@@ -3273,51 +3273,51 @@
           <t>Court B1</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t xml:space="preserve">Edison Brandon / Goh Qian Pei </t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>[Leapmotor] Cheong Man Kin / Sheena Ayesha Dina Rizal</t>
+          <t>Cheong Man Kin / Sheena Ayesha Dina Rizal</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>2026-09-05 10:15</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
@@ -3478,51 +3478,51 @@
           <t>2026-09-05 10:30</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>Court A2</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>[LEAPMOTOR] ANBA / [Leapmotor] Chuah Pei Ling</t>
+          <t xml:space="preserve"> ANBA / Chuah Pei Ling</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
           <t>Lee Wuey Ming  / Goh yen yen</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>2026-09-05 10:30</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>Court A3</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
@@ -3567,51 +3567,51 @@
           <t>Court B1</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>Ravn / Yippie Sia</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>[Leapmotor] Cheong Man Kin / Sheena Ayesha Dina Rizal</t>
+          <t>Cheong Man Kin / Sheena Ayesha Dina Rizal</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>2026-09-05 10:30</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
@@ -3814,51 +3814,51 @@
           <t>2026-09-05 10:45</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>Court A3</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
           <t>Third Place Playoff</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>[LEAPMOTOR] ANBA / [Leapmotor] Chuah Pei Ling</t>
+          <t xml:space="preserve"> ANBA / Chuah Pei Ling</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
           <t>Lee Shih Wei  / Khoo hong hong</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>2026-09-05 10:45</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
@@ -3982,51 +3982,51 @@
           <t>2026-09-05 10:45</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t xml:space="preserve">Teoh Xue Zheng / Cheong Yew Yew </t>
+          <t xml:space="preserve">Xue Zheng / Cheong Yew Yew </t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
           <t>Jazlynn Chang / Darren Yong</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>2026-09-05 10:45</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>Court B6</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
@@ -4234,51 +4234,51 @@
           <t>2026-09-05 11:30</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t xml:space="preserve">Teoh Xue Zheng / Cheong Yew Yew </t>
+          <t xml:space="preserve">Xue Zheng / Cheong Yew Yew </t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
           <t>Ian Chang / [PDC] Zhuo Xin Ho</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>2026-09-05 11:30</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>Court B6</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
@@ -4533,51 +4533,51 @@
           <t>Court B2</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>Soo peggy / Desmond Kok</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>[Leapmotor] Cheong Man Kin / Sheena Ayesha Dina Rizal</t>
+          <t>Cheong Man Kin / Sheena Ayesha Dina Rizal</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>2026-09-05 12:15</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>Court B3</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
@@ -4911,51 +4911,51 @@
           <t>Court B1</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>Chang Mei Chee / Christopher Ho</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>[Leapmotor] Cheong Man Kin / Sheena Ayesha Dina Rizal</t>
+          <t>Cheong Man Kin / Sheena Ayesha Dina Rizal</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>2026-09-05 12:45</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
@@ -5158,93 +5158,93 @@
           <t>2026-09-05 14:30</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>Court A1</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>Sook Ling / Cyanne Lim</t>
+          <t>Low Sook Ling / Cyanne Lim</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
           <t>Tan Khang Hwei / Amanda Teh Pek Wan</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>2026-09-05 14:30</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>Court A2</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>Lynette / teh hui ting</t>
+          <t>Lynn Er / teh hui ting</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
           <t>Elizabeth Lin Xiao Li / Rainny Lai</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>2026-09-05 14:30</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>Court A3</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
@@ -5415,51 +5415,51 @@
           <t>Court B3</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
           <t>Eugene G / Tan Keen Siong</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>Muhammad Zaki bin Mohd Sham / Muhammad Zakwan Bin Mohd Zam Zam</t>
+          <t>Muhammad Zaki / Muhammad Zakwan Bin Mohd Zam Zam</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
           <t>2026-09-05 14:30</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
@@ -6124,51 +6124,51 @@
           <t>2026-09-05 15:00</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>Court A4</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>Yippie Sia / Azzah M</t>
+          <t>Yippie Sia / Azzah M.</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
           <t>Li Wern  / CC</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
           <t>2026-09-05 15:00</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
@@ -6255,51 +6255,51 @@
           <t>Court B3</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
           <t>chee wei yeoh / Kp Gan</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
-          <t>Muhammad Zaki bin Mohd Sham / Muhammad Zakwan Bin Mohd Zam Zam</t>
+          <t>Muhammad Zaki / Muhammad Zakwan Bin Mohd Zam Zam</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
           <t>2026-09-05 15:00</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
@@ -6418,98 +6418,98 @@
           <t>2026-09-05 15:15</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>Court A1</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
-          <t>Sook Ling / Cyanne Lim</t>
+          <t>Low Sook Ling / Cyanne Lim</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
           <t>Florence Lim / Loy pei ching</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
           <t>2026-09-05 15:15</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
           <t>Court A2</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
           <t xml:space="preserve">[PDC] Zhuo Xin Ho / Brenda Tan </t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t>Lynette / teh hui ting</t>
+          <t>Lynn Er / teh hui ting</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
           <t>2026-09-05 15:15</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
           <t>Court A3</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
@@ -6964,51 +6964,51 @@
           <t>2026-09-05 15:30</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
           <t>Court A4</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
-          <t>Yippie Sia / Azzah M</t>
+          <t>Yippie Sia / Azzah M.</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
           <t>Shareena Halim / Nur Amiera Azira bt Azmi</t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
           <t>2026-09-05 15:30</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
@@ -7305,51 +7305,51 @@
           <t>Court A2</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
           <t>Tan Ker Ying / Janet Tan Ai Lik</t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
-          <t>Lynette / teh hui ting</t>
+          <t>Lynn Er / teh hui ting</t>
         </is>
       </c>
       <c r="H166" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
           <t>2026-09-05 15:45</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
           <t>Court A3</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
@@ -7510,51 +7510,51 @@
           <t>2026-09-05 15:45</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
           <t>Court B3</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
-          <t>Muhammad Zaki bin Mohd Sham / Muhammad Zakwan Bin Mohd Zam Zam</t>
+          <t>Muhammad Zaki / Muhammad Zakwan Bin Mohd Zam Zam</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
           <t xml:space="preserve">James Khoo Teck Soon / Tanxiankai </t>
         </is>
       </c>
       <c r="H171" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
           <t>2026-09-05 15:45</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
@@ -7725,51 +7725,51 @@
           <t>Court A2</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
           <t>Lim Ker Qing / Lee Zi Ying</t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
-          <t>Lynette / teh hui ting</t>
+          <t>Lynn Er / teh hui ting</t>
         </is>
       </c>
       <c r="H176" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
           <t>2026-09-05 16:00</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
           <t>Court A3</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
@@ -7804,51 +7804,51 @@
           <t>2026-09-05 16:00</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
           <t>Court A4</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
-          <t>Yippie Sia / Azzah M</t>
+          <t>Yippie Sia / Azzah M.</t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
           <t>Jean chew / Chin Siew Kiuk</t>
         </is>
       </c>
       <c r="H178" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
           <t>2026-09-05 16:00</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
@@ -8103,51 +8103,51 @@
           <t>Court A1</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
           <t>Fatin Aziz / Shairah Binti Abdul rahim</t>
         </is>
       </c>
       <c r="G185" t="inlineStr">
         <is>
-          <t>Sook Ling / Cyanne Lim</t>
+          <t>Low Sook Ling / Cyanne Lim</t>
         </is>
       </c>
       <c r="H185" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
           <t>2026-09-05 16:15</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
           <t>Court A2</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
@@ -8523,51 +8523,51 @@
           <t>Court A1</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
           <t>NADIAH BINTI ZAINALABIDIN / ZULHIJJAH BINTI AZAN</t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
         <is>
-          <t>Sook Ling / Cyanne Lim</t>
+          <t>Low Sook Ling / Cyanne Lim</t>
         </is>
       </c>
       <c r="H195" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
           <t>2026-09-05 16:30</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
           <t>Court A2</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
@@ -8644,51 +8644,51 @@
           <t>2026-09-05 16:30</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
           <t>Court A4</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E198" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F198" t="inlineStr">
         <is>
-          <t>Yippie Sia / Azzah M</t>
+          <t>Yippie Sia / Azzah M.</t>
         </is>
       </c>
       <c r="G198" t="inlineStr">
         <is>
           <t>Goh Sher Ling / Yi Ming Tiang</t>
         </is>
       </c>
       <c r="H198" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
           <t>2026-09-05 16:30</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
@@ -9195,51 +9195,51 @@
           <t>Court B3</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F211" t="inlineStr">
         <is>
           <t>Edmund Tan / kok leong lee</t>
         </is>
       </c>
       <c r="G211" t="inlineStr">
         <is>
-          <t>Muhammad Zaki bin Mohd Sham / Muhammad Zakwan Bin Mohd Zam Zam</t>
+          <t>Muhammad Zaki / Muhammad Zakwan Bin Mohd Zam Zam</t>
         </is>
       </c>
       <c r="H211" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
           <t>2026-09-05 16:45</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
@@ -9405,51 +9405,51 @@
           <t>Court A2</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E216" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F216" t="inlineStr">
         <is>
           <t>Jayne Khoo / Lee Shien</t>
         </is>
       </c>
       <c r="G216" t="inlineStr">
         <is>
-          <t>Lynette / teh hui ting</t>
+          <t>Lynn Er / teh hui ting</t>
         </is>
       </c>
       <c r="H216" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
           <t>2026-09-05 17:00</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
           <t>Court A3</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
@@ -9484,51 +9484,51 @@
           <t>2026-09-05 17:00</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
           <t>Court A4</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E218" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F218" t="inlineStr">
         <is>
-          <t>Yippie Sia / Azzah M</t>
+          <t>Yippie Sia / Azzah M.</t>
         </is>
       </c>
       <c r="G218" t="inlineStr">
         <is>
           <t>Florence Lim / Loy pei ching</t>
         </is>
       </c>
       <c r="H218" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
           <t>2026-09-05 17:00</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">