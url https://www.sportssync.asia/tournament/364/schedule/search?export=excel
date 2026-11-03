--- v0 (2026-09-19)
+++ v1 (2026-11-03)
@@ -837,51 +837,51 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>BaoBao / Angel See</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t xml:space="preserve">Jeraldine Si Pei-En / Loh Sze Ting </t>
+          <t>Jeraldine Si Pei-En / Loh Sze Ting</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>2026-09-01 20:30</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
@@ -1341,51 +1341,51 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>Lee Ho Wai / CHENG PEI XIN</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t xml:space="preserve">Jeraldine Si Pei-En / Loh Sze Ting </t>
+          <t>Jeraldine Si Pei-En / Loh Sze Ting</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>2026-09-01 21:15</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
@@ -1840,51 +1840,51 @@
           <t>2026-09-01 21:45</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t xml:space="preserve">Jeraldine Si Pei-En / Loh Sze Ting </t>
+          <t>Jeraldine Si Pei-En / Loh Sze Ting</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
           <t>Jaymaine / Sammi Yap</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>2026-09-01 22:00</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
@@ -2176,51 +2176,51 @@
           <t>2026-09-01 22:15</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t xml:space="preserve">Jeraldine Si Pei-En / Loh Sze Ting </t>
+          <t>Jeraldine Si Pei-En / Loh Sze Ting</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
           <t>Megawati binti jaafar / Izzara Aieda</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>2026-09-01 22:45</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">