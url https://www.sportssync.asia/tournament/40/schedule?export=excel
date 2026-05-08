--- v0 (2025-11-03)
+++ v1 (2026-05-08)
@@ -1005,51 +1005,51 @@
           <t>Court S3</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>Shannon Lee / Lee Pui Yan</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>TAN PEI YIN / SunSun</t>
+          <t>Peiyin23 / SunSun</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>2025-09-03 14:20</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Court G+</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
@@ -1173,51 +1173,51 @@
           <t>Court G4</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>Chow Jun Kiat Aaron / LEONG CHUN TENG</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>Cheng Wei Yew / CHAN KAR MUN</t>
+          <t>WeiYew / CHAN KAR MUN</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>2025-09-03 14:20</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Court S5</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
@@ -1336,51 +1336,51 @@
           <t>2025-09-03 14:20</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Court S4</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>TAN HUI YING / Sarah Chong Yin Ching</t>
+          <t>Hui Ying Tan / Sarah Chong Yin Ching</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>Lau Jie Shi / LIANG KWAN YEE</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>2025-09-03 14:20</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Court S1</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
@@ -1677,51 +1677,51 @@
           <t>Court G4</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>Wong Zhong Hao / Kew guan yi</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>Cheng Wei Yew / CHAN KAR MUN</t>
+          <t>WeiYew / CHAN KAR MUN</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>2025-09-03 14:40</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Court S5</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
@@ -2349,51 +2349,51 @@
           <t>Court S4</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>Cheryl Low   / Nadrah Zaabar</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>TAN HUI YING / Sarah Chong Yin Ching</t>
+          <t>Hui Ying Tan / Sarah Chong Yin Ching</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>2025-09-03 15:00</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Court S1</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
@@ -2512,51 +2512,51 @@
           <t>2025-09-03 15:00</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>Court S3</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>TAN PEI YIN / SunSun</t>
+          <t>Peiyin23 / SunSun</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
           <t>Lee Zi Thung / Weng Sim</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>2025-09-03 15:20</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>Court G+</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
@@ -2853,51 +2853,51 @@
           <t>Court S4</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>Ng chun yee / Alice Loo Lian Qi</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>TAN HUI YING / Sarah Chong Yin Ching</t>
+          <t>Hui Ying Tan / Sarah Chong Yin Ching</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>2025-09-03 15:20</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>Court S1</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
@@ -3184,51 +3184,51 @@
           <t>2025-09-03 15:40</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>Court G4</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>Cheng Wei Yew / CHAN KAR MUN</t>
+          <t>WeiYew / CHAN KAR MUN</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
           <t>TEH YING JIAN (ZHENG YING JIAN) / Lim wee ping</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>2025-09-03 15:40</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>Court S5</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
@@ -3525,51 +3525,51 @@
           <t>Court S3</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>Teo Shing Ying / Lee Sook Fun</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>TAN PEI YIN / SunSun</t>
+          <t>Peiyin23 / SunSun</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>2025-09-03 16:00</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>Court G+</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
@@ -3856,51 +3856,51 @@
           <t>2025-09-03 16:00</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>Court S4</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>TAN HUI YING / Sarah Chong Yin Ching</t>
+          <t>Hui Ying Tan / Sarah Chong Yin Ching</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
           <t>Lee Mei Ching / Chiu Soo Jiin</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>2025-09-03 16:00</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>Court S1</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
@@ -4864,51 +4864,51 @@
           <t>2025-09-03 18:30</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>Court S8</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>Teoh Yu Ling / Dan Jian Wei</t>
+          <t>Yu0 / Dan Jian Wei</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
           <t>Tey sin wei / Lim wee ping</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>2025-09-03 18:50</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>Court G+</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
@@ -4948,56 +4948,56 @@
           <t>2025-09-03 18:50</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>Court G2</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>Teh Liang Khoon / Chooi Mei Yan</t>
+          <t>Teh LK / Chooi Mei Yan</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>MARTIN TAN YU ZE  / Anna Lee</t>
+          <t>Martin   / Anna Lee</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>2025-09-03 18:50</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>Court G3</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
@@ -5037,51 +5037,51 @@
           <t>Court G4</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
           <t xml:space="preserve">Tan Hooi Qin  / Goh Cheong Ping </t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>Cheng Wei Yew / Tan Hooi Yun</t>
+          <t>WeiYew / Berlyn Tan</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>2025-09-03 18:50</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>Court S5</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
@@ -5163,51 +5163,51 @@
           <t>Court S7</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
           <t>Chang Chee Yoong / Kam Xinhui</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>TAN PEI YIN / Vincent Chin Bao Onn</t>
+          <t>Peiyin23 / Vincent Chin Bao Onn</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>2025-09-03 18:50</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>Court S8</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
@@ -5289,51 +5289,51 @@
           <t>Court G2</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
           <t>Low Sin Yan Rachel / Wong Khee Chun</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>MARTIN TAN YU ZE  / Anna Lee</t>
+          <t>Martin   / Anna Lee</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t>2025-09-03 19:10</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>Court G3</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
@@ -5373,51 +5373,51 @@
           <t>Court G4</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
           <t>Wong Jing Shian / Tan Chin Weng</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>Cheng Wei Yew / Tan Hooi Yun</t>
+          <t>WeiYew / Berlyn Tan</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
           <t>2025-09-03 19:10</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>Court S5</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
@@ -5499,88 +5499,88 @@
           <t>Court S7</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
           <t>XK / Irene Lee Ai Keng</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>TAN PEI YIN / Vincent Chin Bao Onn</t>
+          <t>Peiyin23 / Vincent Chin Bao Onn</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
           <t>2025-09-03 19:10</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>Court S8</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>Teoh Yu Ling / Dan Jian Wei</t>
+          <t>Yu0 / Dan Jian Wei</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
           <t>K T / SunSun</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
           <t>2025-09-03 19:30</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>Court G+</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
@@ -5625,51 +5625,51 @@
           <t>Court G2</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
           <t>Mok Pak Hong / Ching Kai Chin</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>Teh Liang Khoon / Chooi Mei Yan</t>
+          <t>Teh LK / Chooi Mei Yan</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
           <t>2025-09-03 19:30</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>Court G3</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
@@ -5961,51 +5961,51 @@
           <t>Court G2</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
           <t>Low Sin Yan Rachel / Wong Khee Chun</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
-          <t>Teh Liang Khoon / Chooi Mei Yan</t>
+          <t>Teh LK / Chooi Mei Yan</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
           <t>2025-09-03 19:50</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>Court G3</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
@@ -6208,51 +6208,51 @@
           <t>2025-09-03 19:50</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>Court S8</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>Teoh Yu Ling / Dan Jian Wei</t>
+          <t>Yu0 / Dan Jian Wei</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
           <t>Shannon Lee / Luqman Arif Bin Md Isa</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
           <t>2025-09-03 20:10</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>Court G+</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
@@ -6292,51 +6292,51 @@
           <t>2025-09-03 20:10</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
           <t>Court G2</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t>MARTIN TAN YU ZE  / Anna Lee</t>
+          <t>Martin   / Anna Lee</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
           <t>Mok Pak Hong / Ching Kai Chin</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
           <t>2025-09-03 20:10</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
           <t>Court G3</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
@@ -6376,51 +6376,51 @@
           <t>2025-09-03 20:10</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t>Court G4</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>Cheng Wei Yew / Tan Hooi Yun</t>
+          <t>WeiYew / Berlyn Tan</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
           <t>Ng Boon Whee / Jessica Tan Lay Loo</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
           <t>2025-09-03 20:10</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>Court S5</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
@@ -6502,51 +6502,51 @@
           <t>2025-09-03 20:10</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
           <t>Court S7</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t>TAN PEI YIN / Vincent Chin Bao Onn</t>
+          <t>Peiyin23 / Vincent Chin Bao Onn</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
           <t xml:space="preserve">Liew Chean Wei / Cheryl Low  </t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
           <t>2025-09-03 20:10</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
           <t>Court S8</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
@@ -6586,51 +6586,51 @@
           <t>2025-09-03 20:40</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
           <t>Court G+</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>Teoh Yu Ling / Dan Jian Wei</t>
+          <t>Yu0 / Dan Jian Wei</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
           <t>Chee Khing Yit / Lee Li Shah</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
           <t>2025-09-03 20:40</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
           <t>Court G2</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
@@ -6717,51 +6717,51 @@
           <t>Court G4</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
           <t>XK / Irene Lee Ai Keng</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
-          <t>MARTIN TAN YU ZE  / Anna Lee</t>
+          <t>Martin   / Anna Lee</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
           <t>2025-09-03 20:40</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
           <t>Court S5</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">