--- v1 (2026-05-08)
+++ v2 (2026-06-29)
@@ -669,51 +669,51 @@
           <t>Court G4</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>Wong Zhong Hao / Kew guan yi</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>TEH YING JIAN (ZHENG YING JIAN) / Lim wee ping</t>
+          <t>TEH YING JIAN / Lim wee ping</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>2025-09-03 14:00</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Court S5</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
@@ -2176,51 +2176,51 @@
           <t>2025-09-03 15:00</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>Court G4</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>TEH YING JIAN (ZHENG YING JIAN) / Lim wee ping</t>
+          <t>TEH YING JIAN / Lim wee ping</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
           <t>Chow Jun Kiat Aaron / LEONG CHUN TENG</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>2025-09-03 15:00</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>Court S5</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
@@ -3189,51 +3189,51 @@
           <t>Court G4</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>WeiYew / CHAN KAR MUN</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>TEH YING JIAN (ZHENG YING JIAN) / Lim wee ping</t>
+          <t>TEH YING JIAN / Lim wee ping</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>2025-09-03 15:40</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>Court S5</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
@@ -3940,51 +3940,51 @@
           <t>2025-09-03 16:00</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>Court S8</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>TEH YING JIAN (ZHENG YING JIAN) / Lim wee ping</t>
+          <t>TEH YING JIAN / Lim wee ping</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
           <t>Dickson Pua Kah Wai / Benny Lee Wan Yu</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>2025-09-03 16:00</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>Court S2</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
@@ -4197,51 +4197,51 @@
           <t>Court G4</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t xml:space="preserve">Isaac Chew  / Aaron woon yih luen </t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>TEH YING JIAN (ZHENG YING JIAN) / Lim wee ping</t>
+          <t>TEH YING JIAN / Lim wee ping</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>2025-09-03 16:20</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>Court S5</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">