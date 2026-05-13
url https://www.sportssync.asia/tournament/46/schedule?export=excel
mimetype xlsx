--- v0 (2025-11-03)
+++ v1 (2026-05-13)
@@ -748,51 +748,51 @@
           <t>2025-11-01 08:20</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>Mohamad Fawwaz Bin Mohamed Fathil / MUHAMMAD WAFIE BIN ASBOLLAH</t>
+          <t>Mohamad Fawwaz Bin Mohamed Fathil / Wafie Asbollah</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t>Shaikh Ahmad Faiz Bin Shaikh Mahdi / KHALID BIN HALIM</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>2025-11-01 08:20</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
@@ -1000,56 +1000,56 @@
           <t>2025-11-01 08:30</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>Teh Liang Khoon / LIEN CHUN KIAT</t>
+          <t>Teh LK / LIEN CHUN KIAT</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>Jack Tan Seng Xing / Tan Hwee Hock</t>
+          <t>Jack Tan  / Tan Hwee Hock</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>2025-11-01 08:30</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
@@ -1677,51 +1677,51 @@
           <t>Court 5</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>Syed Muhammad Farith Bin Syed Halatas / Muhammad Amierul</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>Jack Tan Seng Xing / Tan Hwee Hock</t>
+          <t>Jack Tan  / Tan Hwee Hock</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>2025-11-01 08:50</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
@@ -1756,51 +1756,51 @@
           <t>2025-11-01 08:50</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>Mohamad Fawwaz Bin Mohamed Fathil / MUHAMMAD WAFIE BIN ASBOLLAH</t>
+          <t>Mohamad Fawwaz Bin Mohamed Fathil / Wafie Asbollah</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>Dominic Lee Dao-Wen / Kevin Ang Hwa Lun</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>2025-11-01 08:50</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
@@ -2344,51 +2344,51 @@
           <t>2025-11-01 09:10</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>Teh Liang Khoon / LIEN CHUN KIAT</t>
+          <t>Teh LK / LIEN CHUN KIAT</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
           <t>OO JIA HONG / TAN JI WEI</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>2025-11-01 09:10</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
@@ -2764,51 +2764,51 @@
           <t>2025-11-01 09:20</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>Mohamad Fawwaz Bin Mohamed Fathil / MUHAMMAD WAFIE BIN ASBOLLAH</t>
+          <t>Mohamad Fawwaz Bin Mohamed Fathil / Wafie Asbollah</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
           <t>Muhammad Nur Aiman Bin Basuni / Mohd Azrin Bin Mhd Nor</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>2025-11-01 09:20</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
@@ -3016,51 +3016,51 @@
           <t>2025-11-01 09:30</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>Jack Tan Seng Xing / Tan Hwee Hock</t>
+          <t>Jack Tan  / Tan Hwee Hock</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
           <t>OO JIA HONG / TAN JI WEI</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>2025-11-01 09:30</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
@@ -3357,51 +3357,51 @@
           <t>Court 5</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t xml:space="preserve">Zhen Kaywen / Melvyn Tiang Jing Hiing </t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>Teh Liang Khoon / LIEN CHUN KIAT</t>
+          <t>Teh LK / LIEN CHUN KIAT</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>2025-11-01 09:40</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
@@ -3772,51 +3772,51 @@
           <t>2025-11-01 09:50</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>Mohamad Fawwaz Bin Mohamed Fathil / MUHAMMAD WAFIE BIN ASBOLLAH</t>
+          <t>Mohamad Fawwaz Bin Mohamed Fathil / Wafie Asbollah</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
           <t xml:space="preserve">Ting Chee wai / Mohd Shahridzal </t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>2025-11-01 09:50</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
@@ -4029,51 +4029,51 @@
           <t>Court 5</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>Chong yaw cheng / YOONG HOI HONG</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>Teh Liang Khoon / LIEN CHUN KIAT</t>
+          <t>Teh LK / LIEN CHUN KIAT</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>2025-11-01 10:00</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
@@ -4360,51 +4360,51 @@
           <t>2025-11-01 10:10</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>Jack Tan Seng Xing / Tan Hwee Hock</t>
+          <t>Jack Tan  / Tan Hwee Hock</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
           <t xml:space="preserve">Zhen Kaywen / Melvyn Tiang Jing Hiing </t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>2025-11-01 10:10</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
@@ -4701,51 +4701,51 @@
           <t>Court 5</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>Syed Muhammad Farith Bin Syed Halatas / Muhammad Amierul</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>Teh Liang Khoon / LIEN CHUN KIAT</t>
+          <t>Teh LK / LIEN CHUN KIAT</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>2025-11-01 10:20</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
@@ -4780,51 +4780,51 @@
           <t>2025-11-01 10:20</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>Mohamad Fawwaz Bin Mohamed Fathil / MUHAMMAD WAFIE BIN ASBOLLAH</t>
+          <t>Mohamad Fawwaz Bin Mohamed Fathil / Wafie Asbollah</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
           <t>yau zong yao  / Tai tze onn</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>2025-11-01 10:20</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
@@ -5373,51 +5373,51 @@
           <t>Court 5</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
           <t>Chong yaw cheng / YOONG HOI HONG</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>Jack Tan Seng Xing / Tan Hwee Hock</t>
+          <t>Jack Tan  / Tan Hwee Hock</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
           <t>2025-11-01 10:40</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
@@ -5667,51 +5667,51 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
           <t>Mohd Azlan Abdul Manap / Muhamad Dhirar bin Zainal Abidin</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t>Mohamad Fawwaz Bin Mohamed Fathil / MUHAMMAD WAFIE BIN ASBOLLAH</t>
+          <t>Mohamad Fawwaz Bin Mohamed Fathil / Wafie Asbollah</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
           <t>2025-11-01 11:00</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
@@ -5830,51 +5830,51 @@
           <t>2025-11-01 11:00</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>Teh Liang Khoon / LIEN CHUN KIAT</t>
+          <t>Teh LK / LIEN CHUN KIAT</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
           <t>Gary Hang Saw Hian / Ong Ming Yeang</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
           <t>2025-11-01 11:00</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
@@ -6250,51 +6250,51 @@
           <t>2025-11-01 13:40</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t xml:space="preserve">Hoh Yun Yee / Khor wei yang </t>
+          <t xml:space="preserve">Janice Hoh / Khor wei yang </t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
           <t>HECTOR BOO MING HAN / SIN YANN XIN</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
           <t>2025-11-01 13:40</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
@@ -6507,88 +6507,88 @@
           <t>Court 8</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
           <t>Yeoh Guan Aun / MASRI AYOB</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
-          <t>NG ENG SENG / Cheong ZiXin</t>
+          <t xml:space="preserve">NG ENG SENG / Cheong ZiXin </t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
           <t>2025-11-01 13:40</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>Ooi Jing Yi / Rinachelle Dieh Ling Teck</t>
+          <t>[Leapmotor] Jin / Rinachelle Dieh Ling Teck</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
           <t>Raja Nadia Salwana Binti Raja Hisham / MOHAMMED BUKHARI BIN ISMAIL</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
           <t>2025-11-01 13:50</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
@@ -6712,51 +6712,51 @@
           <t>2025-11-01 13:50</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
-          <t>Teh Liang Khoon / Chooi Mei Yan</t>
+          <t>Teh LK / Chooi Mei Yan</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
           <t>Zetty Alia Binti Ramly / Mohd Redza Bin Abd Rahman</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
           <t>2025-11-01 13:50</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
@@ -6922,51 +6922,51 @@
           <t>2025-11-01 14:00</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
-          <t xml:space="preserve">Hoh Yun Yee / Khor wei yang </t>
+          <t xml:space="preserve">Janice Hoh / Khor wei yang </t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
           <t>See Ee Ling  / Brandon kiew kwang yi</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
           <t>2025-11-01 14:00</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
@@ -7174,93 +7174,93 @@
           <t>2025-11-01 14:00</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
-          <t>NG ENG SENG / Cheong ZiXin</t>
+          <t xml:space="preserve">NG ENG SENG / Cheong ZiXin </t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
           <t>Muhammad Zaki bin Mohd Sham / Puteri Nur Zulaikha Bt Md Zaini</t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
           <t>2025-11-01 14:00</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
-          <t>Ooi Jing Yi / Rinachelle Dieh Ling Teck</t>
+          <t>[Leapmotor] Jin / Rinachelle Dieh Ling Teck</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
           <t>Gan Jun Hong / chong shin yi</t>
         </is>
       </c>
       <c r="H164" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
           <t>2025-11-01 14:10</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
@@ -7342,51 +7342,51 @@
           <t>2025-11-01 14:10</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
-          <t>Teh Liang Khoon / Chooi Mei Yan</t>
+          <t>Teh LK / Chooi Mei Yan</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
           <t>Chan Yu Chi / San San</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
           <t>2025-11-01 14:10</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
@@ -7594,51 +7594,51 @@
           <t>2025-11-01 14:20</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
-          <t xml:space="preserve">Hoh Yun Yee / Khor wei yang </t>
+          <t xml:space="preserve">Janice Hoh / Khor wei yang </t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
           <t xml:space="preserve">Wong Loke Shen / Wong Yoong Tsing </t>
         </is>
       </c>
       <c r="H173" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
           <t>2025-11-01 14:20</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
@@ -7720,51 +7720,51 @@
           <t>2025-11-01 14:20</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
-          <t>Teh Liang Khoon / Chooi Mei Yan</t>
+          <t>Teh LK / Chooi Mei Yan</t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
           <t>Lee Jhan Fai / Lim Sing Vun</t>
         </is>
       </c>
       <c r="H176" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
           <t>2025-11-01 14:20</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
@@ -7846,56 +7846,56 @@
           <t>2025-11-01 14:20</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
-          <t>NG ENG SENG / Cheong ZiXin</t>
+          <t xml:space="preserve">NG ENG SENG / Cheong ZiXin </t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
-          <t>Ooi Jing Yi / Rinachelle Dieh Ling Teck</t>
+          <t>[Leapmotor] Jin / Rinachelle Dieh Ling Teck</t>
         </is>
       </c>
       <c r="H179" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
           <t>2025-11-01 14:20</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
@@ -8187,93 +8187,93 @@
           <t>Court 8</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
           <t>Muhammad Zaki bin Mohd Sham / Puteri Nur Zulaikha Bt Md Zaini</t>
         </is>
       </c>
       <c r="G187" t="inlineStr">
         <is>
-          <t>Ooi Jing Yi / Rinachelle Dieh Ling Teck</t>
+          <t>[Leapmotor] Jin / Rinachelle Dieh Ling Teck</t>
         </is>
       </c>
       <c r="H187" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
           <t>2025-11-01 14:30</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
           <t>Raja Nadia Salwana Binti Raja Hisham / MOHAMMED BUKHARI BIN ISMAIL</t>
         </is>
       </c>
       <c r="G188" t="inlineStr">
         <is>
-          <t>NG ENG SENG / Cheong ZiXin</t>
+          <t xml:space="preserve">NG ENG SENG / Cheong ZiXin </t>
         </is>
       </c>
       <c r="H188" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
           <t>2025-11-01 14:40</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
@@ -8313,88 +8313,88 @@
           <t>Court 3</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
           <t xml:space="preserve">Leow kean Tat / Jeanne Hong Yee Mun </t>
         </is>
       </c>
       <c r="G190" t="inlineStr">
         <is>
-          <t xml:space="preserve">Hoh Yun Yee / Khor wei yang </t>
+          <t xml:space="preserve">Janice Hoh / Khor wei yang </t>
         </is>
       </c>
       <c r="H190" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
           <t>2025-11-01 14:40</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
-          <t>Teh Liang Khoon / Chooi Mei Yan</t>
+          <t>Teh LK / Chooi Mei Yan</t>
         </is>
       </c>
       <c r="G191" t="inlineStr">
         <is>
           <t xml:space="preserve">Cheong Mun Shing / Chay chee hoi </t>
         </is>
       </c>
       <c r="H191" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
           <t>2025-11-01 14:40</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
@@ -8523,93 +8523,93 @@
           <t>Court 8</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
           <t>Yeoh Guan Aun / MASRI AYOB</t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
         <is>
-          <t>Ooi Jing Yi / Rinachelle Dieh Ling Teck</t>
+          <t>[Leapmotor] Jin / Rinachelle Dieh Ling Teck</t>
         </is>
       </c>
       <c r="H195" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
           <t>2025-11-01 14:40</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F196" t="inlineStr">
         <is>
           <t>Gan Jun Hong / chong shin yi</t>
         </is>
       </c>
       <c r="G196" t="inlineStr">
         <is>
-          <t>NG ENG SENG / Cheong ZiXin</t>
+          <t xml:space="preserve">NG ENG SENG / Cheong ZiXin </t>
         </is>
       </c>
       <c r="H196" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
           <t>2025-11-01 14:50</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
@@ -8728,51 +8728,51 @@
           <t>2025-11-01 14:50</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E200" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F200" t="inlineStr">
         <is>
-          <t>Teh Liang Khoon / Chooi Mei Yan</t>
+          <t>Teh LK / Chooi Mei Yan</t>
         </is>
       </c>
       <c r="G200" t="inlineStr">
         <is>
           <t xml:space="preserve">Mooi Chee Leong / Chai Yen Loo </t>
         </is>
       </c>
       <c r="H200" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
           <t>2025-11-01 14:50</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
@@ -8901,51 +8901,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E204" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F204" t="inlineStr">
         <is>
           <t>Mun Chun / Serena Gan</t>
         </is>
       </c>
       <c r="G204" t="inlineStr">
         <is>
-          <t xml:space="preserve">Hoh Yun Yee / Khor wei yang </t>
+          <t xml:space="preserve">Janice Hoh / Khor wei yang </t>
         </is>
       </c>
       <c r="H204" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
           <t>2025-11-01 15:00</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
@@ -9153,51 +9153,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
           <t>TAI SHANG MING / Gui Shen Ning</t>
         </is>
       </c>
       <c r="G210" t="inlineStr">
         <is>
-          <t xml:space="preserve">Hoh Yun Yee / Khor wei yang </t>
+          <t xml:space="preserve">Janice Hoh / Khor wei yang </t>
         </is>
       </c>
       <c r="H210" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
           <t>2025-11-01 15:10</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
@@ -9232,51 +9232,51 @@
           <t>2025-11-01 15:10</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E212" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F212" t="inlineStr">
         <is>
-          <t>Teh Liang Khoon / Chooi Mei Yan</t>
+          <t>Teh LK / Chooi Mei Yan</t>
         </is>
       </c>
       <c r="G212" t="inlineStr">
         <is>
           <t>Siow Shei Kie / Chan Hua Jian</t>
         </is>
       </c>
       <c r="H212" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
           <t>2025-11-01 15:10</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
@@ -9610,93 +9610,93 @@
           <t>2025-11-01 15:40</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E221" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F221" t="inlineStr">
         <is>
-          <t>Teh Liang Khoon / Chooi Mei Yan</t>
+          <t>Teh LK / Chooi Mei Yan</t>
         </is>
       </c>
       <c r="G221" t="inlineStr">
         <is>
           <t>Aziizul Hakiim Bin Mohd Zalahudin / FAIQAH SYAHIRAH BINTI MOHD FOAD</t>
         </is>
       </c>
       <c r="H221" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
           <t>2025-11-01 15:40</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E222" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F222" t="inlineStr">
         <is>
-          <t>Ooi Jing Yi / Rinachelle Dieh Ling Teck</t>
+          <t>[Leapmotor] Jin / Rinachelle Dieh Ling Teck</t>
         </is>
       </c>
       <c r="G222" t="inlineStr">
         <is>
           <t>TAI SHANG MING / Gui Shen Ning</t>
         </is>
       </c>
       <c r="H222" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
           <t>2025-11-01 16:00</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">